--- v0 (2025-10-05)
+++ v1 (2026-08-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A802360" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>No komercreģistra izslēgta sabiedrība zaudē savu procesuālo tiesībspēju</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -55,124 +55,146 @@
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>un nevar būt dalībnieks tiesas procesā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DA070C" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar Administratīvā procesa likuma 282.panta 6.punktā minēto juridiskās personas pastāvēšanas izbeigšanos ir saprotama juridiskās personas procesuālās tiesībspējas zaudēšana. Procesuālā tiesībspēja ir saistīta ar tiesībspēju, proti, spēju būt par tiesisko attiecību dalībnieku un uzņemties tiesības un pildīt pienākumus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DA3460" w14:textId="2C2D0E0C" w:rsidR="001D3DD2" w:rsidRPr="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
+    <w:p w14:paraId="75DA3460" w14:textId="2FD9868E" w:rsidR="001D3DD2" w:rsidRPr="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="00422857">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t>Sabiedrība ar ierobežotu atbildību savu tiesībspēju zaudē ar likvidācijas pilnīgu pabeigšanu, izslēdzot sabiedrību no komercreģistra vai ar sabiedrības izslēgšanu no komercreģistra bez sabiedrības likvidācijas. Administratīvā procesa likuma 282.panta 6.punktā ar jēdzienu „tiesību pārņēmējs” saprotama iegūstošā sabiedrība, kurai tiek nodotas tiesības sabiedrības ar ierobežotu atbildību reorganizācijas gadījumā</w:t>
       </w:r>
       <w:r w:rsidR="00DA78AB">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00422857">
+        <w:rPr>
+          <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4F184581" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="712F3ECD" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pienākuma atklāt patiesos labuma guvējus pārkāpuma netipiska gadījuma izvērtējums saistībā ar sabiedrības izslēgšanu no komercreģistra </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C892F9D" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
+    <w:p w14:paraId="3C892F9D" w14:textId="4C05998A" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="00422857">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
         </w:rPr>
         <w:t xml:space="preserve">Situācijā, kad sabiedrība faktiski veic saimniecisko darbību un nav konstatējama izvairīšanās atklāt sabiedrības patiesos labuma guvējus, sabiedrība neatbilst tipiskajai juridisko personu grupai, uz ko ir mērķēts Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un proliferācijas finansēšanas novēršanas likuma pārejas noteikumu 49.punkta tvērums. Līdz ar to šādā situācijā tiesai ir pamats vērtēt, vai, ņemot vērā arī šīs normas mērķi, konkrētais gadījums nebūtu atzīstams par netipisku un vai sekas, kas rodas sabiedrībai izslēgšanas rezultātā no komercreģistra, atbilst samērīguma principam. Samērīguma pārbaude ir veicama arī obligāta administratīvā akta gadījumā. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E75FD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00422857">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Skatīt JUDIKATŪRAS MAIŅU nolēmumā SKA-160/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="008E75FD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662A77EE" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D641487" w14:textId="06D6EDF4" w:rsidR="002D5D31" w:rsidRPr="001D3DD2" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3DD2">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -225,70 +247,70 @@
           <w:b/>
         </w:rPr>
         <w:t>SPRIEDUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7F87C2" w14:textId="77777777" w:rsidR="001D3DD2" w:rsidRPr="001D3DD2" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3DD2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lieta Nr. A420206121, SKA-351/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0647CC91" w14:textId="0F9ADDB5" w:rsidR="001D3DD2" w:rsidRPr="00DB47E6" w:rsidRDefault="00DA78AB" w:rsidP="001D3DD2">
+    <w:p w14:paraId="0647CC91" w14:textId="0F9ADDB5" w:rsidR="001D3DD2" w:rsidRPr="00DB47E6" w:rsidRDefault="001D3DD2" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="001D3DD2" w:rsidRPr="001D3DD2">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001D3DD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
             <w:lang w:val="en-US" w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>ECLI:LV:AT:2023:0725.A420206121.11.S</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D3DD2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000081"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D5A13C" w14:textId="77777777" w:rsidR="002D5D31" w:rsidRPr="00DB47E6" w:rsidRDefault="002D5D31" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A2425F" w14:textId="1A884CE8" w:rsidR="002D5D31" w:rsidRDefault="006F6B8E" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Senāts</w:t>
       </w:r>
@@ -461,61 +483,61 @@
       <w:r w:rsidR="001D490C">
         <w:t>Uzņēmumu reģistrs 2020.gada 24.jūlijā nosūtīja pieteicējai sabiedrībai ar ierobežotu atbildību</w:t>
       </w:r>
       <w:r w:rsidR="00862E72">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D490C">
         <w:t>„NTS”</w:t>
       </w:r>
       <w:r w:rsidR="0049606F">
         <w:t xml:space="preserve"> (turpmāk – sabiedrība)</w:t>
       </w:r>
       <w:r w:rsidR="001D490C">
         <w:t xml:space="preserve"> brīdinājumu</w:t>
       </w:r>
       <w:r w:rsidR="00834828">
         <w:t xml:space="preserve">, norādot, ka </w:t>
       </w:r>
       <w:r w:rsidR="0049606F">
         <w:t>sabiedrība</w:t>
       </w:r>
       <w:r w:rsidR="00834828">
         <w:t xml:space="preserve"> līdz 2018.gada 1.martam nav iesniegusi Uzņēmumu reģistram pieteikumu par</w:t>
       </w:r>
       <w:r w:rsidR="00EA41D5">
-        <w:t xml:space="preserve"> tās patieso labumu guvēju, un aicināja </w:t>
+        <w:t xml:space="preserve"> tās patieso </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA41D5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">labumu guvēju, un aicināja </w:t>
       </w:r>
       <w:r w:rsidR="0049606F">
         <w:t>sabiedrību</w:t>
       </w:r>
       <w:r w:rsidR="00EA41D5">
-        <w:t xml:space="preserve"> mēneša laikā šo pieteikumu iesniegt, brīdinot, ka </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">pretējā gadījumā </w:t>
+        <w:t xml:space="preserve"> mēneša laikā šo pieteikumu iesniegt, brīdinot, ka pretējā gadījumā </w:t>
       </w:r>
       <w:r w:rsidR="0049606F">
         <w:t>sabiedrības</w:t>
       </w:r>
       <w:r w:rsidR="00EA41D5">
         <w:t xml:space="preserve"> darbība var tikt izbeigta atbilstoši Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un proliferācijas finansēšanas novēršanas likuma (turpmāk – Novēršanas likums) pārejas noteikumu 49.punktā noteiktajam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69828B7E" w14:textId="4A2CE27D" w:rsidR="001D490C" w:rsidRDefault="0049606F" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Sabiedrība noteiktajā termiņā neiesniedza pieteikumu par tās patieso labumu guvēju, Uzņēmu reģistra valsts notārs ar 2020.gada 15.oktobra lēmumu nolēma izbeigt sabiedrības darbību un ierakstīt komercreģistrā ziņas par sabiedrības darbības izbeigšanu un izmaiņām amatpersonu sastāvā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D106BC9" w14:textId="4E859950" w:rsidR="00750E03" w:rsidRDefault="00750E03" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
@@ -687,55 +709,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[3.2] Atbilstoši atziņām, kas norādītas Senāta 2021.gada 1.jūnija spriedum</w:t>
       </w:r>
       <w:r w:rsidR="00DD5A6C">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lietā Nr. SKA-341/2021 20.punktā</w:t>
       </w:r>
       <w:r w:rsidR="00DD5A6C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sabiedrības izslēgšanas apstrīdēšanas gadījumā Uzņēmumu reģistrs var pārbaudīt tikai to, vai pirms sabiedrības izslēgšanas ir iestā</w:t>
       </w:r>
       <w:r w:rsidR="00F2271E">
         <w:t>j</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ies </w:t>
-[...3 lines deleted...]
-        <w:t>likumā paredzēto apstākļu kopums: sabiedrības darbība likumā noteiktā kārtībā ir izbeigta, ir publicēts paziņojums oficiālajā izdevumā, likumā noteiktajā laikā neviena persona nav iesniegusi pieteikumu par likvidatora iecelšanu. Uzņēmumu reģistrs var atcelt savu lēmumu par sabiedrības izslēgšanu tikai tad, ja secina, ka kāds no iepriekš minētajiem apstākļiem nav iestājies.</w:t>
+        <w:t>ies likumā paredzēto apstākļu kopums: sabiedrības darbība likumā noteiktā kārtībā ir izbeigta, ir publicēts paziņojums oficiālajā izdevumā, likumā noteiktajā laikā neviena persona nav iesniegusi pieteikumu par likvidatora iecelšanu. Uzņēmumu reģistrs var atcelt savu lēmumu par sabiedrības izslēgšanu tikai tad, ja secina, ka kāds no iepriekš minētajiem apstākļiem nav iestājies.</w:t>
       </w:r>
       <w:r w:rsidR="00F2271E">
         <w:t xml:space="preserve"> Konkrētajā gadījumā bija iestājies likumā paredzēto apstākļu kopums sabiedrības izslēgšanai no komercreģistra. Tas, ka sabiedrība</w:t>
       </w:r>
       <w:r w:rsidR="00003DFE">
         <w:t xml:space="preserve"> pēc tam, kad jau bija pieņemts Uzņēmuma reģistra 2020.gada 15.oktobra lēmums par sabiedrības darbības izbeigšanu, ir izteikusi gatavību turpināt darbu, kā arī veikusi atsevišķas darbības, lai iesniegtu un reģistrētu informāciju par patiesajiem labuma guvējiem, nemaina apstākli, ka pieteicēja to nebija izdarījusi likumā noteiktajā termiņā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778F420C" w14:textId="230FC357" w:rsidR="00521FC6" w:rsidRDefault="00521FC6" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[3.3] Nav pamatota līdzpieteicēju atsaukšanās uz tiesiskās paļāvības principu saistībā ar to, ka Uzņēmumu reģistram iepriekš bija stabila prakse līdzīgos gadījumos atcelt savus lēmumus par izslēgšanu no komercreģistra, kā arī saistībā ar to, ka Uzņēmumu reģistra galvenais valsts notārs</w:t>
       </w:r>
       <w:r w:rsidR="00B76E1D">
         <w:t>, pagarinot termiņu lēmuma pieņemšanai, norādīja uz trūkumiem, kurus novēršot, lēmumi par sabiedrības darbības izbeigšanu un izslēgšanu no komercreģistra tiktu atcelti. Tiesiskā paļāvība līdzpieteicējiem nevar rasties no reģistra prakses lietās, kas attiecas uz citām personām. Lai apsolījums jautājumu atrisināt labvēlīgi radītu tiesiski aizsargājamu paļāvību, tam jābūt izteiktam konkrēti un tieši attiecībā uz konkrētajām personām – līdzpieteicējiem.</w:t>
       </w:r>
       <w:r w:rsidR="006B7A38">
         <w:t xml:space="preserve"> Uzņēmuma reģistra galvenā valsts notāra lēmumos, kur noteikts termiņš trūkumu novēršanai, nav norādes, ka, novēršot trūkumus, tiks pieņemts līdzpieteicējiem labvēlīgs lēmums un sabiedrības darbība tiks atjaunota. Prasība novērst trūkumus varēja dot cerības uz labvēlīgu risinājumu, taču tas pats par sevi nevarēja radīt aizsargājamu tiesisko paļāvību, ka tiks atcelti lēmumi par sabiedrības darbības izbeigšanu un izslēgšanu no komercreģistra.</w:t>
       </w:r>
@@ -790,55 +808,51 @@
       <w:r w:rsidRPr="00CB590C">
         <w:t>Novēršanas likuma prasību izpilde ir būtiska valsts finansiālās stabilitātes un sociālās</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB590C">
         <w:t>drošības jomas nodrošināšanā, lai novērstu noziedzīgi iegūtu līdzekļu legalizāciju un</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB590C">
         <w:t>terorisma finansēšanu, aizsargātu sabiedrības intereses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D88C064" w14:textId="1E6E9F93" w:rsidR="000B01F9" w:rsidRDefault="00F22E15" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">[3.5] Uzņēmumu reģistra 2020.gada 15.oktobra lēmumā par sabiedrības darbības izbeigšanu ir ietverta norāde, kur to var apstrīdēt, taču nav ietverta norāde par to, kādā termiņā tas ir apstrīdams. Līdz ar to 2021.gada 19.martā, kad līdzpieteicēji vērsās ar iesniegumu reģistrā, citstarp lūdzot minētā lēmuma atcelšanu, vēl nebija pagājis Administratīvā procesa likuma 79.panta pirmajā daļā noteiktais viena gada termiņš kopš lēmuma spēkā stāšanās dienas un minētais lēmums nebija kļuvis neapstrīdams. Ņemot </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">vērā minēto, Uzņēmumu reģistra galvenais valsts notārs </w:t>
+        <w:t xml:space="preserve">[3.5] Uzņēmumu reģistra 2020.gada 15.oktobra lēmumā par sabiedrības darbības izbeigšanu ir ietverta norāde, kur to var apstrīdēt, taču nav ietverta norāde par to, kādā termiņā tas ir apstrīdams. Līdz ar to 2021.gada 19.martā, kad līdzpieteicēji vērsās ar iesniegumu reģistrā, citstarp lūdzot minētā lēmuma atcelšanu, vēl nebija pagājis Administratīvā procesa likuma 79.panta pirmajā daļā noteiktais viena gada termiņš kopš lēmuma spēkā stāšanās dienas un minētais lēmums nebija kļuvis neapstrīdams. Ņemot vērā minēto, Uzņēmumu reģistra galvenais valsts notārs </w:t>
       </w:r>
       <w:r w:rsidR="000A36B4">
         <w:t>pamatoti par 2020.gada 15.oktobra lēmumu lēma apstrīdēšanas procesa ietvaros, nevis lemjot par administratīvā procesa uzsākšanu no jauna.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAFE35E" w14:textId="77777777" w:rsidR="00003DFE" w:rsidRDefault="00003DFE" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0431590B" w14:textId="35F79F3B" w:rsidR="00003DFE" w:rsidRDefault="00DA3E7B" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1190,51 +1204,50 @@
       <w:r w:rsidR="008D287C">
         <w:t>Tas</w:t>
       </w:r>
       <w:r w:rsidR="008D287C" w:rsidRPr="008D287C">
         <w:t xml:space="preserve"> neatbilst normas mērķim un nav attaisnojams, </w:t>
       </w:r>
       <w:r w:rsidR="008D287C">
         <w:t xml:space="preserve">īpaši </w:t>
       </w:r>
       <w:r w:rsidR="008D287C" w:rsidRPr="008D287C">
         <w:t xml:space="preserve">ņemot vērā būtisko tiesību aizskārumu, kas </w:t>
       </w:r>
       <w:r w:rsidR="008D287C">
         <w:t>rodas sabiedrības dalībniekam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B868AD" w14:textId="630F13D9" w:rsidR="00003DFE" w:rsidRDefault="002C57CA" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002C57CA">
-        <w:lastRenderedPageBreak/>
         <w:t>Lai arī</w:t>
       </w:r>
       <w:r w:rsidR="00DF74A8">
         <w:t>, iespējams, l</w:t>
       </w:r>
       <w:r w:rsidRPr="002C57CA">
         <w:t>ikumdevējs bija apsvēris šādu seku rašan</w:t>
       </w:r>
       <w:r w:rsidR="00DF74A8">
         <w:t>os,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C57CA">
         <w:t xml:space="preserve"> pieņemot Novēršanas likuma pārejas noteikumu 49.punktu, </w:t>
       </w:r>
       <w:r w:rsidR="00DF74A8">
         <w:t xml:space="preserve">tomēr </w:t>
       </w:r>
       <w:r w:rsidRPr="002C57CA">
         <w:t>likumdevēja mērķis šajā gadījumā ir bijis tikai apturēt sabiedrību, kuru patiesā labuma guvēji nav zināmi, darbību, lai novērstu trešo pušu negribētu iesaistīšanos darījumos, kas varētu būt saistīti ar noziedzīgi iegūtu līdzekļu atmazgāšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605ADE39" w14:textId="7D53BB53" w:rsidR="00003DFE" w:rsidRDefault="00132CC0" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -1554,92 +1567,91 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>407/2015, A43015513, 6.punkts</w:t>
       </w:r>
       <w:r w:rsidR="006F3D1F" w:rsidRPr="006F3D1F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6382486D" w14:textId="1F2D3E98" w:rsidR="00510D8D" w:rsidRDefault="00721393" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Līdzpieteicēja – sabiedrība ar ierobežotu atbildību „NTS” </w:t>
       </w:r>
       <w:r w:rsidR="00E2383F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>izslēgta no komercreģistra bez likvidācijas ar Uzņēmumu reģistra 2021.gada 24.februāra lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00A71DC2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, lēmumā norādīts, ka tas stājas spēkā tajā pašā dienā (</w:t>
       </w:r>
       <w:r w:rsidR="00A71DC2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lietas 53.lapa</w:t>
       </w:r>
       <w:r w:rsidR="00A71DC2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00BC216F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Informācija par minēto lēmumu publicēta oficiālajās izdevumā „Latvijas Vēstnesis” 2021.gada 2.martā (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00BC216F" w:rsidRPr="00BC216F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.vestnesis.lv/op/2021/42.KRL1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BC216F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>). Līdz ar to sabiedrība ar ierobežotu atbildību</w:t>
       </w:r>
       <w:r w:rsidR="00511AF2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BC216F">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1933,58 +1945,51 @@
         </w:rPr>
         <w:t xml:space="preserve">tiks izdarīts ieraksts komercreģistrā par sabiedrības darbības izbeigšanu, </w:t>
       </w:r>
       <w:r w:rsidR="000F0963">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>attiecīgi</w:t>
       </w:r>
       <w:r w:rsidR="00993B31">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> informējot </w:t>
       </w:r>
       <w:r w:rsidR="000F0963">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">par šo faktu </w:t>
       </w:r>
       <w:r w:rsidR="00993B31">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">trešās personas). Tomēr minētā pārsūdzības klauzula ietver arī norādi uz procesuālo spēkā esību – iespēju to apstrīdēt, lai viena mēneša laikā pēc tā </w:t>
-[...6 lines deleted...]
-        <w:t>paziņošanas lēmums par sabiedrības darbības izbeigšanu nestātos spēkā un netiktu izpildīts.</w:t>
+        <w:t>trešās personas). Tomēr minētā pārsūdzības klauzula ietver arī norādi uz procesuālo spēkā esību – iespēju to apstrīdēt, lai viena mēneša laikā pēc tā paziņošanas lēmums par sabiedrības darbības izbeigšanu nestātos spēkā un netiktu izpildīts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BF61E5" w14:textId="0896D433" w:rsidR="00993B31" w:rsidRDefault="00993B31" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F846B6" w:rsidRPr="00F846B6">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Lai secinātu, ka iestājas Administratīvā procesa likuma 79.panta pirmajā daļā norādītās sekas – administratīvo aktu var apstrīdēt viena gada laikā no tā procesuālās spēkā esības –, būtu jāsecina, ka no pārsūdzības klauzulas nav objektīvi iespējams saprast pārsūdzības kārtību. Šajā gadījumā tas tā nav. No tā, ka ir norādīta spēkā stāšanās kā sekas tam, ka mēneša laikā nav iesniegts apstrīdēšanas iesniegums, pietiekami skaidri var secināt, ka apstrīdēšanai paredzēts mēnesis laika. Tāpat ir norādīts, kam ir jāiesniedz apstrīdēšanas iesniegums.</w:t>
       </w:r>
     </w:p>
@@ -2080,76 +2085,76 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> Atbilstoši Komerclikuma 317.panta otrajai daļai s</w:t>
       </w:r>
       <w:r w:rsidR="00A01783" w:rsidRPr="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>abiedrības likvidācija nenotiek un komercreģistra iestāde pieņem lēmumu par sabiedrības izslēgšanu no komercreģistra, ja neviena sabiedrības likvidācijā ieinteresētā persona neiesniedz tiesai vai komercreģistra iestādei pieteikumu par likvidatora iecelšanu un sabiedrībai nav pasludināts maksātnespējas process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445B922A" w14:textId="77777777" w:rsidR="000F0963" w:rsidRDefault="00A01783" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk140154622"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk140154622"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Apgabaltiesa</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, atsaucoties uz Senāta 2021.gada 1.jūnija sprieduma lietā Nr.</w:t>
       </w:r>
       <w:r w:rsidR="000F0963">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SKA-341/2021 20.punktu, ir norādījusi: ja sabiedrības izslēgšana no komercreģistra tiek apstrīdēta, tad Uzņēmu reģistrs var pārbaudīt tikai to, vai pirms sabiedrības izslēgšanas bija iestājies likumā noteikto apstākļu kopums: sabiedrības darbība likumā noteiktā kārtībā ir izbeigta, ir publicēts paziņojums oficiālajā izdevumā, likumā noteiktajā laikā neviena persona nav iesniegusi pieteikumu par likvidatora iecelšanu</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>; Uzņēmumu reģistrs var atcelt savu lēmumu par sabiedrības izslēgšanu tikai tad, ja secina, ka kāds no iepriekš minētajiem apstākļiem nav iestājies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB75BE6" w14:textId="18FD041B" w:rsidR="00A01783" w:rsidRDefault="00A01783" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01783">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tomēr apstākļi lietā, kurā Senāts izteica minēto atziņu, nebija identiski ar apstākļiem šajā lietā.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2210,78 +2215,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un sabiedrības dalībnieks iebilda pret to, ka tiktu atcelts lēmums par sabiedrības izslēgšanu no komercreģistra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A682678" w14:textId="51E75FFC" w:rsidR="0036365E" w:rsidRDefault="0036365E" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Konkrētajā gadījumā sabiedrības dalībnieki iebilst pret sabiedrības izslēgšanu no komercreģistra</w:t>
       </w:r>
       <w:r w:rsidR="00DF7F0C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – gan no 2021.gada 19.marta iesnieguma Uzņēmumu reģistram, gan pieteikuma tiesai izriet, ka sabiedrības dalībnieki vēlas novērst apstākļus, kuru dēļ </w:t>
+        <w:t xml:space="preserve"> – gan no 2021.gada 19.marta iesnieguma Uzņēmumu reģistram, gan pieteikuma tiesai izriet, ka sabiedrības dalībnieki vēlas novērst apstākļus, kuru dēļ sabiedrības darbība tika izbeigta</w:t>
+      </w:r>
+      <w:r w:rsidR="00493929">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DF7F0C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> un atjaunot tās darbību. </w:t>
       </w:r>
       <w:r w:rsidR="00DC7882">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aicinājums viena mēneša laikā iesniegt pieteikumu likvidatora iecelšanai oficiālajā izdevumā „Latvijas vēstnesis” tika publicēts 2021.gada 14.janvārī (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00DC7882" w:rsidRPr="00DC7882">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.vestnesis.lv/op/2021/9.KRI68</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC7882">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>). Līdz ar to 2021.gada 19.martā, kad tika izteikti iebildumi pret sabiedrības izslēgšanu no komercreģistra</w:t>
       </w:r>
       <w:r w:rsidR="00493929">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC7882">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2438,51 +2436,50 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>panta spēkā stāšanās dienai (2017.gada 1.decembrim), nav iesniegusi Uzņēmumu reģistram pieteikumu par tās patiesajiem labuma guvējiem un mēneša laikā pēc rakstveida brīdinājuma saņemšanas nav novērsusi minēto trūkumu, tās darbību izbeidz, pamatojoties uz Uzņēmumu reģistra lēmumu. Kapitālsabiedrības darbības izbeigšanai un likvidācijai piemēro Komerclikuma normas, kas regulē kapitālsabiedrības darbības izbeigšanu un likvidāciju gadījumā, kad kapitālsabiedrības darbība ir izbeigta, pamatojoties uz Uzņēmumu reģistra lēmumu.</w:t>
       </w:r>
       <w:r w:rsidR="00D65064">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tādējādi atbilstoši minētajai tiesību normai gadījumā, ja kapitālsabiedrība Uzņēmumu reģistram nav iesniegusi pieteikumu par patiesā labuma guvēju arī mēneša laikā pēc rakstveida brīdinājuma saņemšanas, Uzņēmuma reģistrs izdod obligāto administratīvo aktu par kapitālsabiedrības darbības izbeigšanu. Tālāk notiek kapitālsabiedrības likvidācija, ja vien likumā nav noteikts citādi (Komerclikuma 317.panta pirmā daļa). Savukārt, ja pieteikums par likvidatora iecelšanu nav iesniegts un sabiedrībai nav pasludināts maksātnespējas process, likvidācija nenotiek un Uzņēmumu reģistrs pieņem lēmumu par sabiedrības izslēgšanu no komercreģistra (Komerclikuma 317.panta otrā daļa). Šādā gadījumā manta, kas palikusi pēc sabiedrības izslēgšanas no komercreģistra, piekrīt valstij (Komerclikuma 317.panta trešā daļa).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEA1092" w14:textId="77777777" w:rsidR="005D6EE6" w:rsidRDefault="00031E4D" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Novēršanas likuma pārejas noteikumu 49.punkts tika ieviests ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00031E4D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2019.gada 13.jūnija likum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00031E4D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2578,69 +2575,69 @@
         </w:rPr>
         <w:t>512</w:t>
       </w:r>
       <w:r w:rsidR="001C1C00">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001C1C00" w:rsidRPr="00DE1F95">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>13.Saeimas likumprojekta Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00DE1F95" w:rsidRPr="00DE1F95">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00DE1F95" w:rsidRPr="00DE1F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>295/Lp13</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE1F95" w:rsidRPr="00DE1F95">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Grozījumi Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma finansēšanas novēršanas likumā” </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00DE1F95" w:rsidRPr="00DE1F95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>anotācija</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE1F95">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B704FB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -2886,51 +2883,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> piekrīt valstij. </w:t>
       </w:r>
       <w:r w:rsidR="00C914DA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tas citstarp nozīmē, ka sabiedrības dalībniekiem zūd iespēja iegūt savai daļai proporcionāli atbilstošo sabiedrības mantas daļu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B26E6DB" w14:textId="56F9BCB4" w:rsidR="00233F11" w:rsidRDefault="00C914DA" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Apelācijas sūdzībā ir norādīts uz vairākiem nekustamajiem īpašumiem, kas pieder sabiedrībai</w:t>
       </w:r>
       <w:r w:rsidR="00AC3B2F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kas pēc sabiedrības izslēgšanas no komercreģistra </w:t>
       </w:r>
       <w:r w:rsidR="00293536">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>piekr</w:t>
       </w:r>
       <w:r w:rsidR="005970FF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidR="00293536">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>t valstij. Apgabaltiesas spriedumā norādīts, ka sekas pieteicējam ir radušās tādēļ, ka netika pildīts likumā noteiktais pienākums iesniegt informāciju par patiesajiem labuma guvējiem, kā arī savlaicīgi netika iesniegts pieteikums par likvidatora iecelšanu. Tāpat apgabaltiesa atzina, ka konkrētajā lietā bija iestājušies tipiski tiesību normās norādītie apstākļi.</w:t>
@@ -3248,51 +3244,50 @@
       <w:r w:rsidRPr="00DB47E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rezolutīvā daļa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE846F8" w14:textId="77777777" w:rsidR="002D5D31" w:rsidRPr="00DB47E6" w:rsidRDefault="002D5D31" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="70"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28AC1A64" w14:textId="653B3E2C" w:rsidR="008779CD" w:rsidRDefault="008779CD" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pamatojoties uz Administratīvā procesa likuma </w:t>
       </w:r>
       <w:r w:rsidR="00D63ED5">
         <w:t>129.</w:t>
       </w:r>
       <w:r w:rsidR="00D63ED5" w:rsidRPr="00D63ED5">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D63ED5">
         <w:t xml:space="preserve">panta pirmās daļas 1.punktu, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">348.panta pirmās daļas </w:t>
       </w:r>
       <w:r w:rsidR="00D63ED5">
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>.punktu un 351.pantu, Senāts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCD005E" w14:textId="77777777" w:rsidR="00D63ED5" w:rsidRDefault="00D63ED5" w:rsidP="001D3DD2">
@@ -3780,51 +3775,50 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48AE0CAA" w14:textId="5A4DCF07" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58289F7C" w14:textId="28786D4B" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5645">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Latvijas Republikas Senāta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B056174" w14:textId="61E97E4E" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5645">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Administratīvo lietu departamenta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C8F19A" w14:textId="5DB0CA8D" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3848,64 +3842,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BLAKUS LĒMUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411285B1" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA5645">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lieta Nr. A420206121, SKA-351/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7FF623" w14:textId="41D60312" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00DA78AB" w:rsidP="001D3DD2">
+    <w:p w14:paraId="4D7FF623" w14:textId="41D60312" w:rsidR="00FA5645" w:rsidRPr="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00FA5645" w:rsidRPr="00FA5645">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00411EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-            <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>ECLI:LV:AT:2023:0725.A420206121.12.BL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A2BD5FE" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EBD5958" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Senāts šādā sastāvā: senatore referente Ilze Freimane, senatores Ieva Višķere un Rudīte Vīduša</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411990B6" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
@@ -4016,51 +4010,50 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ar Uzņēmuma reģistra valsts notāra 2021.gada 24.februāra lēmumu sabiedrība izslēgta no komercreģistra. Lēmumā norādīts, ka 2021.gada 11.janvārī komercreģistrā ierakstītas ziņas par sabiedrības darbības izbeigšanu. Savukārt 2021.gada 14.janvārī izdevumā „Latvijas Vēstnesis” publicēts paziņojums par sabiedrības darbības izbeigšanu, vienlaikus uzaicinot sabiedrības likvidācijā ieinteresētās personas viena mēneša laikā iesniegt pieteikumu par likvidatora iecelšanu. Līdz 2021.gada 24.februārim neviens pieteikums par likvidatora iecelšanu nav iesniegts, nav arī pasludināts sabiedrības maksātnespējas process. Līdz ar to atbilstoši Komerclikuma 317.panta otrajai daļai sabiedrība izslēgta no komercreģistra, neveicot sabiedrības likvidāciju. Attiecīgs ieraksts komercreģistrā izdarīts tajā pašā dienā. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB28EE2" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2021.gada 19.martā sabiedrība vērsās Uzņēmu reģistrā, lūdzot uzsākt administratīvo procesu no jauna, atcelt Uzņēmumu reģistra valsts notāra 2020.gada 15.oktobra un 2021.gada 24.februāra lēmumus, dzēst visus ierakstus, kas saistīti ar sabiedrības darbības izbeigšanu, valdes locekļu atcelšanu un sabiedrības likvidāciju, atjaunojot ierakstus, kādi tie bija 2020.gada 14.oktobrī. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F20622C" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Pēc sabiedrības lūguma Uzņēmumu reģistra galvenais valsts notārs pagarināja lēmuma pieņemšanas termiņu un lūdza sabiedrībai novērst konstatētos trūkumus, lai komercreģistrā varētu izdarīt ierakstu par sabiedrības patieso labuma guvēju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08630562" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Ar Uzņēmuma reģistra galvenā valsts notāra 2021.gada 16.jūnija lēmumu Uzņēmuma reģistra valsts notāra 2020.gada 15.oktobra un 2021.gada 24.februāra lēmumi atstāti negrozīti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D23A72" w14:textId="6B2A9F12" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Līdzpieteicēji – sabiedrība un tās valdes loceklis</w:t>
       </w:r>
       <w:r w:rsidR="001D3DD2">
@@ -4223,62 +4216,61 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>panta trešo daļu tas stājas spēkā viena mēneša laikā pēc tā paziņošanas sabiedrībai, ja lēmums nav likumā noteiktajā kārtībā apstrīdēts vai pārsūdzēts). Līdz ar to uz lēmumu par sabiedrības izslēgšanu no komercreģistra ir attiecināma vispārējā kārtība, kas ir noteikta Komerclikuma 10.panta septītajā daļā – ieraksts komercreģistrā izdarāms tajā pašā dienā, kad pieņemts lēmums par ieraksta izdarīšanu. Tomēr arī šie lēmumi atbilstoši likuma „Par Latvijas Republikas Uzņēmumu reģistru” 19.pantam ir apstrīdami Uzņēmumu reģistra galvenajam valsts notāram. Minētais nozīmē, ka nav izslēgtas situācijas, kad lēmums par sabiedrības izslēgšanu no komercreģistra tiek atcelts. Līdz ar to arī šādos gadījumos var rasties problēmas, uz kurām Senāts norādīja 2021.gada 1.jūnija sprieduma lietā Nr. SKA-341/2021 17.punktā un attiecīgi vērsa Tieslietu ministrijas uzmanību blakus lēmumā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A95831" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Turklāt jāņem vērā, ka Senāts jau iepriekš ir atzinis, ka ar izslēgšanu no komercreģistra sabiedrība zaudē savu tiesībspēju (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Senāta 2015.gada 3.marta lēmuma lietā Nr. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>SKA-407/2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, A43015513, 6.punkts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>). Minētais nozīmē, ka sekas, ko rada lēmums par sabiedrības izslēgšanu no komercreģistra, nav mazāk nozīmīgas kā tās, ko rada lēmums par sabiedrības darbības izbeigšanu, pamatojoties uz komercreģistra iestādes vai nodokļu administrācijas lēmumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A91F13" w14:textId="77777777" w:rsidR="00FA5645" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
@@ -4399,129 +4391,129 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>vērst Tieslietu ministrijas uzmanību uz nepieciešamību izvērtēt, vai Komerclikuma tiesiskais regulējums, kas paredz sabiedrības izslēgšanu no komercreģistra jau attiecīgā lēmuma pieņemšanas dienā, ir saderīgs ar to, ka vispārīgi netiek izslēgta situācija, ka lēmums par sabiedrības izslēgšanu no komercreģistra tiek atcelts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3A52AD" w14:textId="7821FE62" w:rsidR="006F515C" w:rsidRPr="001D3DD2" w:rsidRDefault="00FA5645" w:rsidP="001D3DD2">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Lēmums nav pārsūdzams.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F515C" w:rsidRPr="001D3DD2" w:rsidSect="00E538B3">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="686" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31C1F0A2" w14:textId="77777777" w:rsidR="00D702ED" w:rsidRDefault="00D702ED">
+    <w:p w14:paraId="2A8622A3" w14:textId="77777777" w:rsidR="00560B22" w:rsidRDefault="00560B22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C26902" w14:textId="77777777" w:rsidR="00D702ED" w:rsidRDefault="00D702ED">
+    <w:p w14:paraId="483B0B82" w14:textId="77777777" w:rsidR="00560B22" w:rsidRDefault="00560B22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="1984E814" w14:textId="756B5153" w:rsidR="003E11E0" w:rsidRPr="005C3089" w:rsidRDefault="003E11E0" w:rsidP="00117B42">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1984E814" w14:textId="2B4D7152" w:rsidR="003E11E0" w:rsidRPr="005C3089" w:rsidRDefault="003E11E0" w:rsidP="00117B42">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005C3089">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005C3089">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -4566,93 +4558,93 @@
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005C3089">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="005C3089">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DA78AB">
+    <w:r w:rsidR="00560B22">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>14</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="005C3089">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7905D654" w14:textId="77777777" w:rsidR="00D702ED" w:rsidRDefault="00D702ED">
+    <w:p w14:paraId="41B783AD" w14:textId="77777777" w:rsidR="00560B22" w:rsidRDefault="00560B22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C093997" w14:textId="77777777" w:rsidR="00D702ED" w:rsidRDefault="00D702ED">
+    <w:p w14:paraId="09CD2D5D" w14:textId="77777777" w:rsidR="00560B22" w:rsidRDefault="00560B22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BA5A48"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA7A0F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -4904,89 +4896,91 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="41252756">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="651786992">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1905794547">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D5D31"/>
     <w:rsid w:val="0000073A"/>
     <w:rsid w:val="000017F9"/>
     <w:rsid w:val="00003DFE"/>
     <w:rsid w:val="00005D8D"/>
     <w:rsid w:val="00006D17"/>
     <w:rsid w:val="00007260"/>
     <w:rsid w:val="000105F7"/>
     <w:rsid w:val="00011128"/>
     <w:rsid w:val="00013A76"/>
     <w:rsid w:val="00014D2B"/>
     <w:rsid w:val="00015C61"/>
     <w:rsid w:val="00016EED"/>
     <w:rsid w:val="00017656"/>
     <w:rsid w:val="00017B34"/>
     <w:rsid w:val="0002233B"/>
     <w:rsid w:val="00022697"/>
     <w:rsid w:val="0002348A"/>
     <w:rsid w:val="00025F56"/>
     <w:rsid w:val="00026500"/>
     <w:rsid w:val="00026DFD"/>
     <w:rsid w:val="00031E4D"/>
     <w:rsid w:val="00032E1E"/>
@@ -5148,50 +5142,51 @@
     <w:rsid w:val="001A772B"/>
     <w:rsid w:val="001A7C1E"/>
     <w:rsid w:val="001B178D"/>
     <w:rsid w:val="001B1866"/>
     <w:rsid w:val="001B19E0"/>
     <w:rsid w:val="001B22F8"/>
     <w:rsid w:val="001B4EE3"/>
     <w:rsid w:val="001B637C"/>
     <w:rsid w:val="001B6BB0"/>
     <w:rsid w:val="001B737A"/>
     <w:rsid w:val="001C173A"/>
     <w:rsid w:val="001C1C00"/>
     <w:rsid w:val="001C26E9"/>
     <w:rsid w:val="001C2EC4"/>
     <w:rsid w:val="001C36B7"/>
     <w:rsid w:val="001C4E1C"/>
     <w:rsid w:val="001C58B9"/>
     <w:rsid w:val="001C691D"/>
     <w:rsid w:val="001C6C36"/>
     <w:rsid w:val="001D3DD2"/>
     <w:rsid w:val="001D490C"/>
     <w:rsid w:val="001D4A6C"/>
     <w:rsid w:val="001D65AD"/>
     <w:rsid w:val="001E0A14"/>
     <w:rsid w:val="001E0B7C"/>
+    <w:rsid w:val="001E1B0D"/>
     <w:rsid w:val="001E2BCD"/>
     <w:rsid w:val="001E3383"/>
     <w:rsid w:val="001E3E76"/>
     <w:rsid w:val="001E3ECC"/>
     <w:rsid w:val="001E45D7"/>
     <w:rsid w:val="001E73CC"/>
     <w:rsid w:val="001F40B2"/>
     <w:rsid w:val="001F5E0E"/>
     <w:rsid w:val="002003BF"/>
     <w:rsid w:val="0020245A"/>
     <w:rsid w:val="002030DD"/>
     <w:rsid w:val="00203541"/>
     <w:rsid w:val="002046A8"/>
     <w:rsid w:val="002063B0"/>
     <w:rsid w:val="00207FB3"/>
     <w:rsid w:val="00210132"/>
     <w:rsid w:val="00210C99"/>
     <w:rsid w:val="00211839"/>
     <w:rsid w:val="002129E0"/>
     <w:rsid w:val="00217491"/>
     <w:rsid w:val="002204E7"/>
     <w:rsid w:val="00220FD3"/>
     <w:rsid w:val="00221872"/>
     <w:rsid w:val="00221F35"/>
     <w:rsid w:val="00225165"/>
@@ -5371,53 +5366,55 @@
     <w:rsid w:val="003D77A4"/>
     <w:rsid w:val="003E11E0"/>
     <w:rsid w:val="003E189B"/>
     <w:rsid w:val="003E3A9A"/>
     <w:rsid w:val="003E62F3"/>
     <w:rsid w:val="003E6391"/>
     <w:rsid w:val="003E6EAC"/>
     <w:rsid w:val="003F0626"/>
     <w:rsid w:val="003F2170"/>
     <w:rsid w:val="003F27E3"/>
     <w:rsid w:val="003F44F8"/>
     <w:rsid w:val="003F4562"/>
     <w:rsid w:val="003F57D0"/>
     <w:rsid w:val="003F5B89"/>
     <w:rsid w:val="003F6DF0"/>
     <w:rsid w:val="00400164"/>
     <w:rsid w:val="00401C39"/>
     <w:rsid w:val="0040282F"/>
     <w:rsid w:val="00404D94"/>
     <w:rsid w:val="00405B3A"/>
     <w:rsid w:val="00406265"/>
     <w:rsid w:val="004069EB"/>
     <w:rsid w:val="00407D82"/>
     <w:rsid w:val="00407F8D"/>
     <w:rsid w:val="004105F5"/>
+    <w:rsid w:val="00411EC2"/>
     <w:rsid w:val="004142E1"/>
     <w:rsid w:val="00414455"/>
     <w:rsid w:val="004179B7"/>
+    <w:rsid w:val="00422857"/>
     <w:rsid w:val="00426D47"/>
     <w:rsid w:val="004273B7"/>
     <w:rsid w:val="004275D4"/>
     <w:rsid w:val="00434694"/>
     <w:rsid w:val="00434D0E"/>
     <w:rsid w:val="004354F2"/>
     <w:rsid w:val="00435938"/>
     <w:rsid w:val="00435BDF"/>
     <w:rsid w:val="00440729"/>
     <w:rsid w:val="00442108"/>
     <w:rsid w:val="00444D60"/>
     <w:rsid w:val="004454D2"/>
     <w:rsid w:val="00450969"/>
     <w:rsid w:val="00450FB3"/>
     <w:rsid w:val="0045105D"/>
     <w:rsid w:val="004532C8"/>
     <w:rsid w:val="00453605"/>
     <w:rsid w:val="00453ECC"/>
     <w:rsid w:val="004551AD"/>
     <w:rsid w:val="00461C13"/>
     <w:rsid w:val="00463815"/>
     <w:rsid w:val="004642A6"/>
     <w:rsid w:val="0046448F"/>
     <w:rsid w:val="00465CF5"/>
     <w:rsid w:val="004665E4"/>
@@ -5447,123 +5444,129 @@
     <w:rsid w:val="0049526C"/>
     <w:rsid w:val="0049606F"/>
     <w:rsid w:val="00497085"/>
     <w:rsid w:val="004A00FA"/>
     <w:rsid w:val="004A4E59"/>
     <w:rsid w:val="004A77A3"/>
     <w:rsid w:val="004B2076"/>
     <w:rsid w:val="004B22EB"/>
     <w:rsid w:val="004B2557"/>
     <w:rsid w:val="004B31FF"/>
     <w:rsid w:val="004B49D1"/>
     <w:rsid w:val="004B5908"/>
     <w:rsid w:val="004B701F"/>
     <w:rsid w:val="004C352B"/>
     <w:rsid w:val="004C3766"/>
     <w:rsid w:val="004C4352"/>
     <w:rsid w:val="004C5272"/>
     <w:rsid w:val="004C5379"/>
     <w:rsid w:val="004C5EC7"/>
     <w:rsid w:val="004C6901"/>
     <w:rsid w:val="004C6C3D"/>
     <w:rsid w:val="004C79B8"/>
     <w:rsid w:val="004D062B"/>
     <w:rsid w:val="004D354A"/>
     <w:rsid w:val="004D392C"/>
+    <w:rsid w:val="004D400C"/>
     <w:rsid w:val="004D6D19"/>
     <w:rsid w:val="004E0CDF"/>
     <w:rsid w:val="004E38B3"/>
     <w:rsid w:val="004E5599"/>
     <w:rsid w:val="004E5CC5"/>
     <w:rsid w:val="004E6222"/>
     <w:rsid w:val="004E6F36"/>
     <w:rsid w:val="004F0158"/>
     <w:rsid w:val="004F0279"/>
     <w:rsid w:val="004F0376"/>
     <w:rsid w:val="004F0591"/>
     <w:rsid w:val="004F1A0B"/>
     <w:rsid w:val="004F1CA2"/>
     <w:rsid w:val="004F44EF"/>
     <w:rsid w:val="004F4836"/>
     <w:rsid w:val="004F6FC5"/>
     <w:rsid w:val="004F730C"/>
     <w:rsid w:val="004F787C"/>
     <w:rsid w:val="004F795A"/>
     <w:rsid w:val="005026B3"/>
     <w:rsid w:val="00506F18"/>
     <w:rsid w:val="00510D8D"/>
     <w:rsid w:val="00511AF2"/>
     <w:rsid w:val="00511C30"/>
     <w:rsid w:val="00512AD9"/>
     <w:rsid w:val="005144BE"/>
     <w:rsid w:val="00515205"/>
     <w:rsid w:val="00516309"/>
     <w:rsid w:val="005204B4"/>
     <w:rsid w:val="00521FC6"/>
     <w:rsid w:val="00524596"/>
     <w:rsid w:val="005257A6"/>
     <w:rsid w:val="005264AD"/>
     <w:rsid w:val="00527B38"/>
     <w:rsid w:val="00532C86"/>
+    <w:rsid w:val="00534B2D"/>
     <w:rsid w:val="005372EC"/>
     <w:rsid w:val="00540963"/>
     <w:rsid w:val="00540BC4"/>
     <w:rsid w:val="00542B23"/>
     <w:rsid w:val="00543C45"/>
     <w:rsid w:val="00546E94"/>
     <w:rsid w:val="0055133C"/>
     <w:rsid w:val="00551867"/>
     <w:rsid w:val="00552CE0"/>
     <w:rsid w:val="00552E76"/>
     <w:rsid w:val="00553851"/>
     <w:rsid w:val="00557824"/>
     <w:rsid w:val="00557BA3"/>
     <w:rsid w:val="00560005"/>
     <w:rsid w:val="0056003E"/>
     <w:rsid w:val="00560791"/>
+    <w:rsid w:val="00560B22"/>
     <w:rsid w:val="00561457"/>
     <w:rsid w:val="00561744"/>
     <w:rsid w:val="00563C3C"/>
     <w:rsid w:val="00565360"/>
     <w:rsid w:val="005660C6"/>
     <w:rsid w:val="00570D43"/>
     <w:rsid w:val="005713F8"/>
     <w:rsid w:val="0057256C"/>
     <w:rsid w:val="005734A9"/>
     <w:rsid w:val="00575521"/>
     <w:rsid w:val="005766D6"/>
+    <w:rsid w:val="00576E6B"/>
     <w:rsid w:val="005822BC"/>
     <w:rsid w:val="005829E3"/>
     <w:rsid w:val="00582C2A"/>
     <w:rsid w:val="0058558E"/>
     <w:rsid w:val="0058638A"/>
     <w:rsid w:val="00586AC0"/>
     <w:rsid w:val="005903DD"/>
     <w:rsid w:val="00591E45"/>
     <w:rsid w:val="00592667"/>
     <w:rsid w:val="00592BDB"/>
     <w:rsid w:val="005930B3"/>
+    <w:rsid w:val="005932D9"/>
+    <w:rsid w:val="00593B7E"/>
     <w:rsid w:val="0059429A"/>
     <w:rsid w:val="005947AF"/>
     <w:rsid w:val="005970EA"/>
     <w:rsid w:val="005970FF"/>
     <w:rsid w:val="00597B24"/>
     <w:rsid w:val="005A002F"/>
     <w:rsid w:val="005A0A98"/>
     <w:rsid w:val="005A0C73"/>
     <w:rsid w:val="005A1ACA"/>
     <w:rsid w:val="005A1B08"/>
     <w:rsid w:val="005A2D7D"/>
     <w:rsid w:val="005A4321"/>
     <w:rsid w:val="005A432D"/>
     <w:rsid w:val="005A49F5"/>
     <w:rsid w:val="005A4C06"/>
     <w:rsid w:val="005A5224"/>
     <w:rsid w:val="005A55CA"/>
     <w:rsid w:val="005B17BD"/>
     <w:rsid w:val="005B18E3"/>
     <w:rsid w:val="005B2EF7"/>
     <w:rsid w:val="005B3581"/>
     <w:rsid w:val="005B396F"/>
     <w:rsid w:val="005B4205"/>
     <w:rsid w:val="005B5EC5"/>
     <w:rsid w:val="005C1819"/>
@@ -5653,50 +5656,51 @@
     <w:rsid w:val="006C38E1"/>
     <w:rsid w:val="006C4656"/>
     <w:rsid w:val="006C4EF8"/>
     <w:rsid w:val="006C5240"/>
     <w:rsid w:val="006D1133"/>
     <w:rsid w:val="006D1A4C"/>
     <w:rsid w:val="006D227F"/>
     <w:rsid w:val="006D2D13"/>
     <w:rsid w:val="006D317F"/>
     <w:rsid w:val="006D4221"/>
     <w:rsid w:val="006D4DD7"/>
     <w:rsid w:val="006D51A1"/>
     <w:rsid w:val="006D5258"/>
     <w:rsid w:val="006D5A45"/>
     <w:rsid w:val="006E2A6C"/>
     <w:rsid w:val="006E2A95"/>
     <w:rsid w:val="006E46E0"/>
     <w:rsid w:val="006E4E21"/>
     <w:rsid w:val="006E4E7D"/>
     <w:rsid w:val="006E6326"/>
     <w:rsid w:val="006E7628"/>
     <w:rsid w:val="006E777F"/>
     <w:rsid w:val="006E7C3F"/>
     <w:rsid w:val="006F07E4"/>
     <w:rsid w:val="006F1F61"/>
+    <w:rsid w:val="006F2762"/>
     <w:rsid w:val="006F2D18"/>
     <w:rsid w:val="006F3155"/>
     <w:rsid w:val="006F3D1F"/>
     <w:rsid w:val="006F4A5B"/>
     <w:rsid w:val="006F515C"/>
     <w:rsid w:val="006F5738"/>
     <w:rsid w:val="006F624D"/>
     <w:rsid w:val="006F627F"/>
     <w:rsid w:val="006F687B"/>
     <w:rsid w:val="006F6B8E"/>
     <w:rsid w:val="006F6BA5"/>
     <w:rsid w:val="006F7B4A"/>
     <w:rsid w:val="00703609"/>
     <w:rsid w:val="00707CE2"/>
     <w:rsid w:val="00707E3F"/>
     <w:rsid w:val="00707E61"/>
     <w:rsid w:val="00710391"/>
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00713899"/>
     <w:rsid w:val="00716795"/>
     <w:rsid w:val="007167B5"/>
     <w:rsid w:val="00717FDF"/>
     <w:rsid w:val="00721393"/>
     <w:rsid w:val="00723611"/>
     <w:rsid w:val="00725002"/>
@@ -5863,50 +5867,51 @@
     <w:rsid w:val="008A5E2E"/>
     <w:rsid w:val="008A6191"/>
     <w:rsid w:val="008A6F9D"/>
     <w:rsid w:val="008A720A"/>
     <w:rsid w:val="008A7390"/>
     <w:rsid w:val="008A777A"/>
     <w:rsid w:val="008B0CC3"/>
     <w:rsid w:val="008B177A"/>
     <w:rsid w:val="008B26E5"/>
     <w:rsid w:val="008B5BC2"/>
     <w:rsid w:val="008B5ECB"/>
     <w:rsid w:val="008B7D26"/>
     <w:rsid w:val="008C0B1B"/>
     <w:rsid w:val="008C144D"/>
     <w:rsid w:val="008D1CC9"/>
     <w:rsid w:val="008D287C"/>
     <w:rsid w:val="008D2E65"/>
     <w:rsid w:val="008D2E9D"/>
     <w:rsid w:val="008D3912"/>
     <w:rsid w:val="008D3FA8"/>
     <w:rsid w:val="008D717C"/>
     <w:rsid w:val="008E3CD9"/>
     <w:rsid w:val="008E4840"/>
     <w:rsid w:val="008E620E"/>
     <w:rsid w:val="008E738E"/>
+    <w:rsid w:val="008E75FD"/>
     <w:rsid w:val="008E7E0B"/>
     <w:rsid w:val="008F2C3A"/>
     <w:rsid w:val="008F52FD"/>
     <w:rsid w:val="008F786F"/>
     <w:rsid w:val="009004B2"/>
     <w:rsid w:val="00902587"/>
     <w:rsid w:val="00902CF9"/>
     <w:rsid w:val="00903014"/>
     <w:rsid w:val="00906171"/>
     <w:rsid w:val="00906CE3"/>
     <w:rsid w:val="009072A3"/>
     <w:rsid w:val="009102D1"/>
     <w:rsid w:val="009108E3"/>
     <w:rsid w:val="00912B31"/>
     <w:rsid w:val="00913C0E"/>
     <w:rsid w:val="009149C7"/>
     <w:rsid w:val="00921B86"/>
     <w:rsid w:val="00923AA2"/>
     <w:rsid w:val="009242FD"/>
     <w:rsid w:val="009273EB"/>
     <w:rsid w:val="00927847"/>
     <w:rsid w:val="009308E7"/>
     <w:rsid w:val="00931EBC"/>
     <w:rsid w:val="00933C30"/>
     <w:rsid w:val="00933C6A"/>
@@ -6183,50 +6188,51 @@
     <w:rsid w:val="00BB111E"/>
     <w:rsid w:val="00BB1439"/>
     <w:rsid w:val="00BB22BE"/>
     <w:rsid w:val="00BB4966"/>
     <w:rsid w:val="00BB4F17"/>
     <w:rsid w:val="00BB4F1C"/>
     <w:rsid w:val="00BC0CAB"/>
     <w:rsid w:val="00BC2020"/>
     <w:rsid w:val="00BC216F"/>
     <w:rsid w:val="00BC25A2"/>
     <w:rsid w:val="00BC261A"/>
     <w:rsid w:val="00BC4C68"/>
     <w:rsid w:val="00BC5A96"/>
     <w:rsid w:val="00BC5F75"/>
     <w:rsid w:val="00BC7938"/>
     <w:rsid w:val="00BD0EAF"/>
     <w:rsid w:val="00BD1E86"/>
     <w:rsid w:val="00BD255F"/>
     <w:rsid w:val="00BD285F"/>
     <w:rsid w:val="00BD3161"/>
     <w:rsid w:val="00BD3556"/>
     <w:rsid w:val="00BD3791"/>
     <w:rsid w:val="00BD4BD2"/>
     <w:rsid w:val="00BD539D"/>
     <w:rsid w:val="00BD5A81"/>
+    <w:rsid w:val="00BD672C"/>
     <w:rsid w:val="00BE2449"/>
     <w:rsid w:val="00BE2602"/>
     <w:rsid w:val="00BE2E2A"/>
     <w:rsid w:val="00BE4341"/>
     <w:rsid w:val="00BF0573"/>
     <w:rsid w:val="00BF0BAA"/>
     <w:rsid w:val="00BF32AC"/>
     <w:rsid w:val="00BF4A19"/>
     <w:rsid w:val="00BF4D56"/>
     <w:rsid w:val="00BF5386"/>
     <w:rsid w:val="00BF5566"/>
     <w:rsid w:val="00BF5A64"/>
     <w:rsid w:val="00BF7531"/>
     <w:rsid w:val="00C02F4D"/>
     <w:rsid w:val="00C04B14"/>
     <w:rsid w:val="00C138D1"/>
     <w:rsid w:val="00C15324"/>
     <w:rsid w:val="00C1627B"/>
     <w:rsid w:val="00C17EA7"/>
     <w:rsid w:val="00C20273"/>
     <w:rsid w:val="00C21EFD"/>
     <w:rsid w:val="00C22EF4"/>
     <w:rsid w:val="00C25078"/>
     <w:rsid w:val="00C27064"/>
     <w:rsid w:val="00C30242"/>
@@ -6638,79 +6644,79 @@
     <w:rsid w:val="00FF0ADD"/>
     <w:rsid w:val="00FF1360"/>
     <w:rsid w:val="00FF47FB"/>
     <w:rsid w:val="00FF48BB"/>
     <w:rsid w:val="00FF603E"/>
     <w:rsid w:val="00FF6715"/>
     <w:rsid w:val="00FF6AAD"/>
     <w:rsid w:val="00FF7AEB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63632094"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7038,50 +7044,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002D5D31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7410,67 +7421,67 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD285F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention4">
     <w:name w:val="Unresolved Mention4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00073F74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention5">
+    <w:name w:val="Unresolved Mention5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F230F7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="195126190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="425079431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7568,51 +7579,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1515414589">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/511577.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/511578.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://titania.saeima.lv/LIVS13/SaeimaLIVS13.nsf/0/4BB13AB66D7D4F19C22583D10052D381?OpenDocument" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://titania.saeima.lv/LIVS13/SaeimaLIVS13.nsf/webSasaiste?OpenView&amp;restricttocategory=295/Lp13" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/op/2021/9.KRI68" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/op/2021/42.KRL1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/369499.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/op/2021/42.KRL1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/369499.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/511577.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/511578.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://titania.saeima.lv/LIVS13/SaeimaLIVS13.nsf/0/4BB13AB66D7D4F19C22583D10052D381?OpenDocument" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://titania.saeima.lv/LIVS13/SaeimaLIVS13.nsf/webSasaiste?OpenView&amp;restricttocategory=295/Lp13" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vestnesis.lv/op/2021/9.KRI68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7832,87 +7843,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>6332</Words>
-  <Characters>36096</Characters>
+  <Words>27050</Words>
+  <Characters>15420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>300</Lines>
+  <Lines>128</Lines>
   <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42344</CharactersWithSpaces>
+  <CharactersWithSpaces>42386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>