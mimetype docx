--- v0 (2026-08-27)
+++ v1 (2026-09-17)
@@ -1,44 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="62233D61" w14:textId="77777777" w:rsidR="00152936" w:rsidRPr="00152936" w:rsidRDefault="00152936" w:rsidP="0067097A">
       <w:pPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -107,122 +101,131 @@
         </w:rPr>
         <w:t>Latvijas Republikas Senāta</w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>Administratīvo lietu departamenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">2026.gada </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>24.jūlija</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="51F77689" w14:textId="62C10AAF" w:rsidR="00152936" w:rsidRPr="00152936" w:rsidRDefault="00152936" w:rsidP="00152936">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915112">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">RĪCĪBAS SĒDES </w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LĒMUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B42AF" w14:textId="07A8C5A6" w:rsidR="00152936" w:rsidRDefault="00152936" w:rsidP="00152936">
+    <w:p w14:paraId="1D8B42AF" w14:textId="059C2453" w:rsidR="00152936" w:rsidRDefault="00152936" w:rsidP="00152936">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Lieta Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64C4A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>420248423</w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
@@ -259,51 +262,51 @@
       </w:r>
       <w:r w:rsidRPr="00152936">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320892C2" w14:textId="04AA3243" w:rsidR="00152936" w:rsidRPr="00D40427" w:rsidRDefault="00D40427" w:rsidP="00152936">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00EC5BAF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>ECLI:LV:AT:2026:0724.A420248423.11.L</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40427">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F209A77" w14:textId="77777777" w:rsidR="00152936" w:rsidRDefault="00152936" w:rsidP="00152936">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -361,114 +364,105 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Senātā saņemta </w:t>
       </w:r>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rīgas</w:t>
       </w:r>
       <w:r w:rsidR="009622A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">valstspilsētas pašvaldības Pilsētas attīstības departamenta (turpmāk – departaments) </w:t>
+        <w:t>valstspilsētas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE22AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pašvaldības Pilsētas attīstības departamenta (turpmāk – departaments) </w:t>
       </w:r>
       <w:r w:rsidR="009622A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">kasācijas sūdzība par </w:t>
       </w:r>
       <w:r w:rsidR="00AC7B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administratīvās apgabaltiesas </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Administratīvās apgabaltiesas 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB23EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00AC7B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.gada </w:t>
       </w:r>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13.februāra</w:t>
       </w:r>
       <w:r w:rsidR="00AC7B50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="009622A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -715,71 +709,51 @@
       <w:r w:rsidR="00CA5BB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Departamenta ieskatā</w:t>
       </w:r>
       <w:r w:rsidR="00EB56CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CA5BB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rīgas domes </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 15.decembra saistošo noteikumu Nr. 103 „Rīgas teritorijas izmantošanas un apbūves saistošie noteikumi” </w:t>
+        <w:t xml:space="preserve"> Rīgas domes 2021.gada 15.decembra saistošo noteikumu Nr. 103 „Rīgas teritorijas izmantošanas un apbūves saistošie noteikumi” </w:t>
       </w:r>
       <w:r w:rsidR="00EB56CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – Apbūves noteikumi) </w:t>
       </w:r>
       <w:r w:rsidR="00CC11DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>1155.punkt</w:t>
       </w:r>
       <w:r w:rsidR="00CA5BB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -1856,69 +1830,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00631">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>likuma</w:t>
       </w:r>
       <w:r w:rsidR="009659A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00084A11" w:rsidRPr="00A00631">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>338.panta</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> otro </w:t>
+        <w:t xml:space="preserve">338.panta otro </w:t>
       </w:r>
       <w:r w:rsidR="00084A11" w:rsidRPr="00630D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>daļu un 338.</w:t>
       </w:r>
       <w:r w:rsidR="00084A11" w:rsidRPr="00630D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="lv-LV" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00084A11" w:rsidRPr="00630D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2089,114 +2052,105 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Rīgas</w:t>
       </w:r>
       <w:r w:rsidR="00680C9A" w:rsidRPr="00680C9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">valstspilsētas pašvaldības Pilsētas attīstības departamenta </w:t>
+        <w:t>valstspilsētas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE22AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pašvaldības Pilsētas attīstības departamenta </w:t>
       </w:r>
       <w:r w:rsidR="00041FFA" w:rsidRPr="00C40013">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">kasācijas sūdzību par Administratīvās apgabaltiesas </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>kasācijas sūdzību par Administratīvās apgabaltiesas 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43D6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB23EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00041FFA" w:rsidRPr="00C40013">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.gada </w:t>
       </w:r>
       <w:r w:rsidR="00DE22AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>13.februāra</w:t>
       </w:r>
       <w:r w:rsidR="00041FFA" w:rsidRPr="00C40013">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="002352CE" w:rsidRPr="00C40013">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
@@ -2286,51 +2240,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="008366F3" w:rsidRPr="00C42718">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>. K</w:t>
       </w:r>
       <w:r w:rsidR="007A1054">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>akste</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008366F3" w:rsidRPr="00C42718">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="006753F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008366F3" w:rsidRPr="00C42718">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -2341,51 +2294,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0063169A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="007A1054">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008366F3" w:rsidRPr="006148FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Senator</w:t>
       </w:r>
       <w:r w:rsidR="009E153E" w:rsidRPr="006148FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008366F3" w:rsidRPr="006148FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -2446,172 +2398,156 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="008366F3" w:rsidRPr="006148FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E153E" w:rsidRPr="006148FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>D. Makarova</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E079C" w:rsidRPr="00915112" w:rsidSect="000D38AF">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77707D7A" w14:textId="77777777" w:rsidR="002607F4" w:rsidRDefault="002607F4" w:rsidP="00180814">
+    <w:p w14:paraId="25ACCADC" w14:textId="77777777" w:rsidR="00DA13FB" w:rsidRDefault="00DA13FB" w:rsidP="00180814">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DC6D616" w14:textId="77777777" w:rsidR="002607F4" w:rsidRDefault="002607F4" w:rsidP="00180814">
+    <w:p w14:paraId="2398F1E7" w14:textId="77777777" w:rsidR="00DA13FB" w:rsidRDefault="00DA13FB" w:rsidP="00180814">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-582143519"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="5A80D1CF" w14:textId="10A1E817" w:rsidR="00180814" w:rsidRPr="00511D29" w:rsidRDefault="00180814" w:rsidP="00511D29">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC11B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00BC11B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2694,113 +2630,73 @@
             <w:r w:rsidRPr="00BC11B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC11B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55836F31" w14:textId="77777777" w:rsidR="002607F4" w:rsidRDefault="002607F4" w:rsidP="00180814">
+    <w:p w14:paraId="27F46D87" w14:textId="77777777" w:rsidR="00DA13FB" w:rsidRDefault="00DA13FB" w:rsidP="00180814">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E98BCBD" w14:textId="77777777" w:rsidR="002607F4" w:rsidRDefault="002607F4" w:rsidP="00180814">
+    <w:p w14:paraId="01AAF586" w14:textId="77777777" w:rsidR="00DA13FB" w:rsidRDefault="00DA13FB" w:rsidP="00180814">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16EF0427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B22000A6"/>
     <w:lvl w:ilvl="0" w:tplc="04260011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2951,50 +2847,52 @@
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="888610357">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795364885">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -3221,50 +3119,51 @@
     <w:rsid w:val="001A40F1"/>
     <w:rsid w:val="001A486F"/>
     <w:rsid w:val="001A78D5"/>
     <w:rsid w:val="001B05F8"/>
     <w:rsid w:val="001B0F85"/>
     <w:rsid w:val="001B13B3"/>
     <w:rsid w:val="001B149C"/>
     <w:rsid w:val="001B19D1"/>
     <w:rsid w:val="001B1C2F"/>
     <w:rsid w:val="001B49D5"/>
     <w:rsid w:val="001B4BC2"/>
     <w:rsid w:val="001B50E9"/>
     <w:rsid w:val="001B6A72"/>
     <w:rsid w:val="001B6D39"/>
     <w:rsid w:val="001B7090"/>
     <w:rsid w:val="001B7282"/>
     <w:rsid w:val="001C0FED"/>
     <w:rsid w:val="001C125F"/>
     <w:rsid w:val="001C5162"/>
     <w:rsid w:val="001C5E88"/>
     <w:rsid w:val="001C60DB"/>
     <w:rsid w:val="001C7039"/>
     <w:rsid w:val="001D031C"/>
     <w:rsid w:val="001D0552"/>
     <w:rsid w:val="001D1BC6"/>
+    <w:rsid w:val="001D2921"/>
     <w:rsid w:val="001D3276"/>
     <w:rsid w:val="001D34FD"/>
     <w:rsid w:val="001D3DC9"/>
     <w:rsid w:val="001D5BB1"/>
     <w:rsid w:val="001D64B2"/>
     <w:rsid w:val="001D7753"/>
     <w:rsid w:val="001E19A6"/>
     <w:rsid w:val="001E3694"/>
     <w:rsid w:val="001E48B9"/>
     <w:rsid w:val="001E48C2"/>
     <w:rsid w:val="001E496D"/>
     <w:rsid w:val="001F01D8"/>
     <w:rsid w:val="001F04DB"/>
     <w:rsid w:val="001F08CF"/>
     <w:rsid w:val="001F12E8"/>
     <w:rsid w:val="001F1AA8"/>
     <w:rsid w:val="001F2106"/>
     <w:rsid w:val="001F4599"/>
     <w:rsid w:val="001F4868"/>
     <w:rsid w:val="001F4B4A"/>
     <w:rsid w:val="001F538E"/>
     <w:rsid w:val="001F7636"/>
     <w:rsid w:val="00200B1A"/>
     <w:rsid w:val="00200DFE"/>
     <w:rsid w:val="0020102D"/>
@@ -3703,50 +3602,51 @@
     <w:rsid w:val="005623D5"/>
     <w:rsid w:val="0056304C"/>
     <w:rsid w:val="00564C39"/>
     <w:rsid w:val="00565D46"/>
     <w:rsid w:val="00567C5F"/>
     <w:rsid w:val="005703A6"/>
     <w:rsid w:val="0057168C"/>
     <w:rsid w:val="00572C4F"/>
     <w:rsid w:val="0057407D"/>
     <w:rsid w:val="005745D5"/>
     <w:rsid w:val="00576A31"/>
     <w:rsid w:val="00576DE4"/>
     <w:rsid w:val="00577B2D"/>
     <w:rsid w:val="00577CCB"/>
     <w:rsid w:val="00577E7D"/>
     <w:rsid w:val="005836F2"/>
     <w:rsid w:val="005838F6"/>
     <w:rsid w:val="0058413B"/>
     <w:rsid w:val="0058473A"/>
     <w:rsid w:val="00585B61"/>
     <w:rsid w:val="00590C22"/>
     <w:rsid w:val="00591EAD"/>
     <w:rsid w:val="0059233B"/>
     <w:rsid w:val="00592579"/>
     <w:rsid w:val="005932D1"/>
+    <w:rsid w:val="00593414"/>
     <w:rsid w:val="005936C9"/>
     <w:rsid w:val="00594476"/>
     <w:rsid w:val="005969DC"/>
     <w:rsid w:val="005970AE"/>
     <w:rsid w:val="00597CA3"/>
     <w:rsid w:val="005A082C"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A172F"/>
     <w:rsid w:val="005A1BE8"/>
     <w:rsid w:val="005A22DF"/>
     <w:rsid w:val="005A2535"/>
     <w:rsid w:val="005A3F17"/>
     <w:rsid w:val="005A40CB"/>
     <w:rsid w:val="005A47E5"/>
     <w:rsid w:val="005A5C46"/>
     <w:rsid w:val="005A5DF4"/>
     <w:rsid w:val="005A6058"/>
     <w:rsid w:val="005A6DE5"/>
     <w:rsid w:val="005A6E4A"/>
     <w:rsid w:val="005B095F"/>
     <w:rsid w:val="005B0B9E"/>
     <w:rsid w:val="005B14DE"/>
     <w:rsid w:val="005B1D86"/>
     <w:rsid w:val="005B1FE7"/>
     <w:rsid w:val="005B22AE"/>
@@ -4023,50 +3923,51 @@
     <w:rsid w:val="007C0F03"/>
     <w:rsid w:val="007C150B"/>
     <w:rsid w:val="007C2D64"/>
     <w:rsid w:val="007C34AA"/>
     <w:rsid w:val="007C4860"/>
     <w:rsid w:val="007C5228"/>
     <w:rsid w:val="007C542B"/>
     <w:rsid w:val="007C76CC"/>
     <w:rsid w:val="007D00A3"/>
     <w:rsid w:val="007D011B"/>
     <w:rsid w:val="007D3AD6"/>
     <w:rsid w:val="007D3B5A"/>
     <w:rsid w:val="007D4BD1"/>
     <w:rsid w:val="007D532D"/>
     <w:rsid w:val="007D7A5C"/>
     <w:rsid w:val="007E0A69"/>
     <w:rsid w:val="007E0D5C"/>
     <w:rsid w:val="007E24EA"/>
     <w:rsid w:val="007E25A1"/>
     <w:rsid w:val="007E266D"/>
     <w:rsid w:val="007E2849"/>
     <w:rsid w:val="007E290E"/>
     <w:rsid w:val="007E301B"/>
     <w:rsid w:val="007E302C"/>
     <w:rsid w:val="007E34EE"/>
+    <w:rsid w:val="007E66D8"/>
     <w:rsid w:val="007E6D25"/>
     <w:rsid w:val="007E74CB"/>
     <w:rsid w:val="007F0EAC"/>
     <w:rsid w:val="007F1F16"/>
     <w:rsid w:val="007F23EC"/>
     <w:rsid w:val="00801746"/>
     <w:rsid w:val="00801EE9"/>
     <w:rsid w:val="00802819"/>
     <w:rsid w:val="00803709"/>
     <w:rsid w:val="0080382E"/>
     <w:rsid w:val="00803890"/>
     <w:rsid w:val="00803C33"/>
     <w:rsid w:val="00806662"/>
     <w:rsid w:val="00806715"/>
     <w:rsid w:val="00811E3E"/>
     <w:rsid w:val="0081238C"/>
     <w:rsid w:val="008125CE"/>
     <w:rsid w:val="008128BB"/>
     <w:rsid w:val="00813294"/>
     <w:rsid w:val="00814019"/>
     <w:rsid w:val="0081537A"/>
     <w:rsid w:val="00816287"/>
     <w:rsid w:val="0081679E"/>
     <w:rsid w:val="00816E5D"/>
     <w:rsid w:val="008173B5"/>
@@ -4311,50 +4212,51 @@
     <w:rsid w:val="00A2071D"/>
     <w:rsid w:val="00A20819"/>
     <w:rsid w:val="00A21AF1"/>
     <w:rsid w:val="00A26D5E"/>
     <w:rsid w:val="00A2777B"/>
     <w:rsid w:val="00A30278"/>
     <w:rsid w:val="00A30496"/>
     <w:rsid w:val="00A30CBE"/>
     <w:rsid w:val="00A31562"/>
     <w:rsid w:val="00A31916"/>
     <w:rsid w:val="00A32133"/>
     <w:rsid w:val="00A346F9"/>
     <w:rsid w:val="00A35CC8"/>
     <w:rsid w:val="00A3701E"/>
     <w:rsid w:val="00A37A10"/>
     <w:rsid w:val="00A416FE"/>
     <w:rsid w:val="00A423F9"/>
     <w:rsid w:val="00A43493"/>
     <w:rsid w:val="00A4382D"/>
     <w:rsid w:val="00A447AF"/>
     <w:rsid w:val="00A455D6"/>
     <w:rsid w:val="00A4670B"/>
     <w:rsid w:val="00A47814"/>
     <w:rsid w:val="00A511BA"/>
     <w:rsid w:val="00A5324F"/>
+    <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A53A87"/>
     <w:rsid w:val="00A53C9D"/>
     <w:rsid w:val="00A5435C"/>
     <w:rsid w:val="00A550A4"/>
     <w:rsid w:val="00A56BA6"/>
     <w:rsid w:val="00A575A9"/>
     <w:rsid w:val="00A60BA7"/>
     <w:rsid w:val="00A62939"/>
     <w:rsid w:val="00A632E5"/>
     <w:rsid w:val="00A63CA9"/>
     <w:rsid w:val="00A64A2F"/>
     <w:rsid w:val="00A64F78"/>
     <w:rsid w:val="00A661C3"/>
     <w:rsid w:val="00A66357"/>
     <w:rsid w:val="00A6761B"/>
     <w:rsid w:val="00A67A73"/>
     <w:rsid w:val="00A67AA4"/>
     <w:rsid w:val="00A70B6F"/>
     <w:rsid w:val="00A71A1C"/>
     <w:rsid w:val="00A72BF1"/>
     <w:rsid w:val="00A72D73"/>
     <w:rsid w:val="00A72E6C"/>
     <w:rsid w:val="00A731BE"/>
     <w:rsid w:val="00A74676"/>
     <w:rsid w:val="00A758BA"/>
@@ -4396,50 +4298,51 @@
     <w:rsid w:val="00AC340D"/>
     <w:rsid w:val="00AC37D0"/>
     <w:rsid w:val="00AC397D"/>
     <w:rsid w:val="00AC4A5C"/>
     <w:rsid w:val="00AC5430"/>
     <w:rsid w:val="00AC5E52"/>
     <w:rsid w:val="00AC6938"/>
     <w:rsid w:val="00AC70A7"/>
     <w:rsid w:val="00AC7B50"/>
     <w:rsid w:val="00AD004F"/>
     <w:rsid w:val="00AD059A"/>
     <w:rsid w:val="00AD270E"/>
     <w:rsid w:val="00AD2BA9"/>
     <w:rsid w:val="00AD4116"/>
     <w:rsid w:val="00AD47CD"/>
     <w:rsid w:val="00AD6A75"/>
     <w:rsid w:val="00AE0478"/>
     <w:rsid w:val="00AE1387"/>
     <w:rsid w:val="00AE23EF"/>
     <w:rsid w:val="00AE266A"/>
     <w:rsid w:val="00AE5672"/>
     <w:rsid w:val="00AE67E2"/>
     <w:rsid w:val="00AE68B0"/>
     <w:rsid w:val="00AF0441"/>
     <w:rsid w:val="00AF163A"/>
+    <w:rsid w:val="00AF1B01"/>
     <w:rsid w:val="00AF25A4"/>
     <w:rsid w:val="00AF3082"/>
     <w:rsid w:val="00AF36E8"/>
     <w:rsid w:val="00AF7DEA"/>
     <w:rsid w:val="00B0260E"/>
     <w:rsid w:val="00B028D5"/>
     <w:rsid w:val="00B037EE"/>
     <w:rsid w:val="00B03AB3"/>
     <w:rsid w:val="00B0472A"/>
     <w:rsid w:val="00B04945"/>
     <w:rsid w:val="00B04E19"/>
     <w:rsid w:val="00B0656C"/>
     <w:rsid w:val="00B11ACC"/>
     <w:rsid w:val="00B1224A"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B12CBF"/>
     <w:rsid w:val="00B12D60"/>
     <w:rsid w:val="00B1321A"/>
     <w:rsid w:val="00B13386"/>
     <w:rsid w:val="00B14989"/>
     <w:rsid w:val="00B14B58"/>
     <w:rsid w:val="00B1685B"/>
     <w:rsid w:val="00B16C85"/>
     <w:rsid w:val="00B22668"/>
     <w:rsid w:val="00B24901"/>
@@ -4528,55 +4431,57 @@
     <w:rsid w:val="00BC1AF8"/>
     <w:rsid w:val="00BC282B"/>
     <w:rsid w:val="00BC32E9"/>
     <w:rsid w:val="00BC4AD1"/>
     <w:rsid w:val="00BC4F7D"/>
     <w:rsid w:val="00BC5644"/>
     <w:rsid w:val="00BD06E4"/>
     <w:rsid w:val="00BD0BEA"/>
     <w:rsid w:val="00BD1246"/>
     <w:rsid w:val="00BD25A6"/>
     <w:rsid w:val="00BD2B9E"/>
     <w:rsid w:val="00BD4EDA"/>
     <w:rsid w:val="00BD6AC2"/>
     <w:rsid w:val="00BD71B0"/>
     <w:rsid w:val="00BD7241"/>
     <w:rsid w:val="00BE0112"/>
     <w:rsid w:val="00BE1143"/>
     <w:rsid w:val="00BE2929"/>
     <w:rsid w:val="00BF0A2D"/>
     <w:rsid w:val="00BF1106"/>
     <w:rsid w:val="00BF1808"/>
     <w:rsid w:val="00BF1DFC"/>
     <w:rsid w:val="00BF4B5A"/>
     <w:rsid w:val="00BF4E3E"/>
     <w:rsid w:val="00BF5149"/>
+    <w:rsid w:val="00BF5A26"/>
     <w:rsid w:val="00BF62F6"/>
     <w:rsid w:val="00C001A1"/>
     <w:rsid w:val="00C004A6"/>
     <w:rsid w:val="00C024D5"/>
     <w:rsid w:val="00C03124"/>
+    <w:rsid w:val="00C051A0"/>
     <w:rsid w:val="00C06D2F"/>
     <w:rsid w:val="00C07070"/>
     <w:rsid w:val="00C07AB8"/>
     <w:rsid w:val="00C11A4D"/>
     <w:rsid w:val="00C1254B"/>
     <w:rsid w:val="00C125F0"/>
     <w:rsid w:val="00C12AFD"/>
     <w:rsid w:val="00C12E29"/>
     <w:rsid w:val="00C1427C"/>
     <w:rsid w:val="00C14A45"/>
     <w:rsid w:val="00C17114"/>
     <w:rsid w:val="00C1786A"/>
     <w:rsid w:val="00C20D50"/>
     <w:rsid w:val="00C233C2"/>
     <w:rsid w:val="00C239B0"/>
     <w:rsid w:val="00C23C46"/>
     <w:rsid w:val="00C245E4"/>
     <w:rsid w:val="00C250FB"/>
     <w:rsid w:val="00C279F3"/>
     <w:rsid w:val="00C30398"/>
     <w:rsid w:val="00C303CE"/>
     <w:rsid w:val="00C31953"/>
     <w:rsid w:val="00C33E6D"/>
     <w:rsid w:val="00C347EF"/>
     <w:rsid w:val="00C34BED"/>
@@ -4722,50 +4627,51 @@
     <w:rsid w:val="00D6400D"/>
     <w:rsid w:val="00D64B54"/>
     <w:rsid w:val="00D6781A"/>
     <w:rsid w:val="00D70329"/>
     <w:rsid w:val="00D70A32"/>
     <w:rsid w:val="00D71405"/>
     <w:rsid w:val="00D71509"/>
     <w:rsid w:val="00D71F2D"/>
     <w:rsid w:val="00D72ADF"/>
     <w:rsid w:val="00D75229"/>
     <w:rsid w:val="00D75841"/>
     <w:rsid w:val="00D765F4"/>
     <w:rsid w:val="00D81BF6"/>
     <w:rsid w:val="00D828EE"/>
     <w:rsid w:val="00D82B60"/>
     <w:rsid w:val="00D8348C"/>
     <w:rsid w:val="00D84B08"/>
     <w:rsid w:val="00D86E8F"/>
     <w:rsid w:val="00D87D65"/>
     <w:rsid w:val="00D90865"/>
     <w:rsid w:val="00D914CB"/>
     <w:rsid w:val="00D935AE"/>
     <w:rsid w:val="00D938E9"/>
     <w:rsid w:val="00D93D4D"/>
     <w:rsid w:val="00D97185"/>
+    <w:rsid w:val="00DA13FB"/>
     <w:rsid w:val="00DA3DFD"/>
     <w:rsid w:val="00DA4397"/>
     <w:rsid w:val="00DA5199"/>
     <w:rsid w:val="00DA6EE6"/>
     <w:rsid w:val="00DA738C"/>
     <w:rsid w:val="00DA7D5D"/>
     <w:rsid w:val="00DB20F6"/>
     <w:rsid w:val="00DB23EA"/>
     <w:rsid w:val="00DB26F3"/>
     <w:rsid w:val="00DB5677"/>
     <w:rsid w:val="00DC0044"/>
     <w:rsid w:val="00DC0F33"/>
     <w:rsid w:val="00DC1A36"/>
     <w:rsid w:val="00DC309F"/>
     <w:rsid w:val="00DC3F0A"/>
     <w:rsid w:val="00DC507B"/>
     <w:rsid w:val="00DC71BA"/>
     <w:rsid w:val="00DC7703"/>
     <w:rsid w:val="00DD12B4"/>
     <w:rsid w:val="00DD1F3C"/>
     <w:rsid w:val="00DD3019"/>
     <w:rsid w:val="00DD45CE"/>
     <w:rsid w:val="00DD5DBE"/>
     <w:rsid w:val="00DD63A6"/>
     <w:rsid w:val="00DD6F1B"/>
@@ -4808,50 +4714,51 @@
     <w:rsid w:val="00E374E4"/>
     <w:rsid w:val="00E37F24"/>
     <w:rsid w:val="00E43065"/>
     <w:rsid w:val="00E430B4"/>
     <w:rsid w:val="00E44C43"/>
     <w:rsid w:val="00E4639A"/>
     <w:rsid w:val="00E46A8C"/>
     <w:rsid w:val="00E46C55"/>
     <w:rsid w:val="00E504DE"/>
     <w:rsid w:val="00E50769"/>
     <w:rsid w:val="00E5077D"/>
     <w:rsid w:val="00E51D6B"/>
     <w:rsid w:val="00E52900"/>
     <w:rsid w:val="00E53096"/>
     <w:rsid w:val="00E540F8"/>
     <w:rsid w:val="00E543E4"/>
     <w:rsid w:val="00E57197"/>
     <w:rsid w:val="00E57594"/>
     <w:rsid w:val="00E57DBE"/>
     <w:rsid w:val="00E60C42"/>
     <w:rsid w:val="00E62243"/>
     <w:rsid w:val="00E624E2"/>
     <w:rsid w:val="00E62DAC"/>
     <w:rsid w:val="00E63549"/>
     <w:rsid w:val="00E64098"/>
+    <w:rsid w:val="00E64C4A"/>
     <w:rsid w:val="00E65EE2"/>
     <w:rsid w:val="00E6666F"/>
     <w:rsid w:val="00E711B2"/>
     <w:rsid w:val="00E7194A"/>
     <w:rsid w:val="00E7296D"/>
     <w:rsid w:val="00E74A3B"/>
     <w:rsid w:val="00E76AA9"/>
     <w:rsid w:val="00E77282"/>
     <w:rsid w:val="00E8012E"/>
     <w:rsid w:val="00E81CCC"/>
     <w:rsid w:val="00E83B99"/>
     <w:rsid w:val="00E85F2A"/>
     <w:rsid w:val="00E87755"/>
     <w:rsid w:val="00E90B76"/>
     <w:rsid w:val="00E90E49"/>
     <w:rsid w:val="00E92825"/>
     <w:rsid w:val="00E92B2B"/>
     <w:rsid w:val="00E930F3"/>
     <w:rsid w:val="00E933E3"/>
     <w:rsid w:val="00E935F2"/>
     <w:rsid w:val="00E94E55"/>
     <w:rsid w:val="00E95329"/>
     <w:rsid w:val="00E974C4"/>
     <w:rsid w:val="00E978B1"/>
     <w:rsid w:val="00EA0898"/>
@@ -5017,51 +4924,50 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="343F5659"/>
-  <w15:docId w15:val="{7DDAFE3A-879D-4B1A-934C-D54CEB28C54F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5721,51 +5627,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1229849466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gateway.elieta.lv/api/v1/PublicMaterialDownload/f3690230-ba4d-4d93-a0f7-c97877f6df9e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gateway.elieta.lv/api/v1/PublicMaterialDownload/f3690230-ba4d-4d93-a0f7-c97877f6df9e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6019,105 +5925,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>949</Words>
-  <Characters>5411</Characters>
+  <Words>4051</Words>
+  <Characters>2310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>19</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...27 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6348</CharactersWithSpaces>
+  <CharactersWithSpaces>6349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Senāts</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>