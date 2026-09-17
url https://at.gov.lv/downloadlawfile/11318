--- v0 (2026-08-06)
+++ v1 (2026-09-17)
@@ -90,99 +90,98 @@
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Latvijas Republikas Senāt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t>Administratīvo lietu departamenta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">2026.gada </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>2026.gada 3.augusta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FF21655" w14:textId="45FC6931" w:rsidR="00E23132" w:rsidRDefault="00E23132" w:rsidP="00E23132">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163785">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">RĪCĪBAS SĒDES </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>LĒMUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154F8D01" w14:textId="0A4FAB05" w:rsidR="00E23132" w:rsidRDefault="00E23132" w:rsidP="00E23132">
+    <w:p w14:paraId="154F8D01" w14:textId="42E381F9" w:rsidR="00E23132" w:rsidRDefault="00E23132" w:rsidP="00E23132">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lieta Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3DC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23132">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>420290622,</w:t>
       </w:r>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SKA-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -249,66 +248,61 @@
       </w:r>
       <w:r w:rsidR="00FC5A08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Senātā saņemta </w:t>
       </w:r>
       <w:r w:rsidR="00C8558D">
         <w:t xml:space="preserve">atbildētājas Latvijas Republikas pusē pieaicināto iestāžu Veselības inspekcijas un Veselības ministrijas kasācijas sūdzības </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F21">
         <w:t>Administratīvā</w:t>
       </w:r>
       <w:r w:rsidR="000C3221">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00746A88">
         <w:t xml:space="preserve">apgabaltiesas </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002E6F21">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00CC211B">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C8558D">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F21">
-        <w:t>.gada</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.gada </w:t>
       </w:r>
       <w:r w:rsidR="00B02FB6">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00CC211B">
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidR="00C8558D">
         <w:t>janvā</w:t>
       </w:r>
       <w:r w:rsidR="00B02FB6">
         <w:t>ra</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6F21">
         <w:t xml:space="preserve"> spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="006F4988">
         <w:t xml:space="preserve"> lietā par </w:t>
       </w:r>
       <w:r w:rsidR="00B02FB6">
         <w:t>labvēlīg</w:t>
       </w:r>
       <w:r w:rsidR="00C8558D">
         <w:t>āk</w:t>
       </w:r>
@@ -331,81 +325,71 @@
     <w:p w14:paraId="4775BE2E" w14:textId="2C8F2801" w:rsidR="00C8558D" w:rsidRDefault="00CC211B" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Apgabaltiesa </w:t>
       </w:r>
       <w:r w:rsidR="00C8558D">
         <w:t>apmierināja</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pieteikumu, </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC">
         <w:t xml:space="preserve">atzīstot, ka </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
         <w:t>pieteicēja veselībai nodarītais kaitējums ir novērtējams 100</w:t>
       </w:r>
       <w:r w:rsidR="005A2C7F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
-        <w:t xml:space="preserve">% apmērā, t.i., Pacientu tiesību likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otrās daļas</w:t>
+        <w:t>% apmērā, t.i., Pacientu tiesību likuma 16.panta otrās daļas</w:t>
       </w:r>
       <w:r w:rsidR="005A2C7F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
         <w:t>1.punktā noteiktās maksimālās summas (142</w:t>
       </w:r>
       <w:r w:rsidR="004647E2">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
         <w:t xml:space="preserve">290 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F74BFC" w:rsidRPr="00F74BFC">
         <w:t>) apmērā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC">
         <w:t>un attiecīgi uzliekot pienākumu izmaksāt no Ārstniecības riska fonda summu, kas iepriekš ne</w:t>
       </w:r>
       <w:r w:rsidR="005A2C7F">
         <w:t>bija</w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC">
         <w:t xml:space="preserve"> piešķirta ar iestādes lēmumu. Apgabaltiesa konstatēja, </w:t>
       </w:r>
       <w:r>
         <w:t>ka</w:t>
       </w:r>
       <w:r w:rsidR="00F74BFC">
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidR="000A62F1" w:rsidRPr="000A62F1">
         <w:t xml:space="preserve">ieteicējam </w:t>
       </w:r>
       <w:r w:rsidR="000A62F1">
@@ -523,59 +507,51 @@
     <w:p w14:paraId="2C1A314C" w14:textId="77777777" w:rsidR="00C8558D" w:rsidRPr="00CF3D53" w:rsidRDefault="00C8558D" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FF8C38" w14:textId="4CC55FFC" w:rsidR="00C8558D" w:rsidRDefault="006649F4" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">] Gan Veselības inspekcija, gan Veselības ministrija nepiekrīt apgabaltiesas pamatojumam, kādēļ bija jāpiemēro noteikumu Nr. 1268 redakcija, kas bija spēkā līdz </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 31.maijam. Abas iestādes piekrīt, ka apstākļos, kad administratīvā procesa gaitā mainījās regulējums, ir jāpiemēro tā redakcija, kura ir labvēlīg</w:t>
+        <w:t>] Gan Veselības inspekcija, gan Veselības ministrija nepiekrīt apgabaltiesas pamatojumam, kādēļ bija jāpiemēro noteikumu Nr. 1268 redakcija, kas bija spēkā līdz 2021.gada 31.maijam. Abas iestādes piekrīt, ka apstākļos, kad administratīvā procesa gaitā mainījās regulējums, ir jāpiemēro tā redakcija, kura ir labvēlīg</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>āk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a personai, taču nepiekrīt, ka šajā sakarā jāņem vērā tikai </w:t>
       </w:r>
       <w:r w:rsidR="00D96328">
         <w:t xml:space="preserve">tas, ka noteiktam </w:t>
       </w:r>
       <w:r w:rsidRPr="006649F4">
         <w:t>kaitējuma veid</w:t>
       </w:r>
       <w:r w:rsidR="00D96328">
         <w:t xml:space="preserve">am vispārīgi ir paredzēts lielāks </w:t>
       </w:r>
       <w:r w:rsidRPr="006649F4">
         <w:t>procentuālais apmērs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D3388B" w14:textId="3FF3588D" w:rsidR="006649F4" w:rsidRDefault="00D96328" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -653,59 +629,51 @@
         <w:t xml:space="preserve">tabula </w:t>
       </w:r>
       <w:r w:rsidR="004669AF">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="004669AF" w:rsidRPr="004669AF">
         <w:t>Kaitējuma apmēra noteikšana”</w:t>
       </w:r>
       <w:r w:rsidR="004669AF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCE10FB" w14:textId="2FA298CC" w:rsidR="004669AF" w:rsidRDefault="004669AF" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Senatoru kolēģija tam nepiekrīt. Apgabaltiesa ir vērtējusi tai pieejamos pierādījumus un Veselības inspekcijas paskaidrojumus gan par šīs tabulas izcelsmi, gan piemērošanu, gan to, ka iestāde nav spējusi uzrādīt tabulu jebkādā formā, kurai būtu juridisks spēks. Apgabaltiesa nekonstatēja, ka </w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>tabula</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> būtu piemērojama un būtu tikusi </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> normatīvais akts ar mērķi vienveidot atlīdzības noteikšanu. Senāta kompetencē nav pārvērtēt pierādījumus par šīs tabulas izcelsmi un piemērošanu.</w:t>
+        <w:t xml:space="preserve"> būtu piemērojama un būtu tikusi konsekventi piemērota kā iekšējs normatīvais akts ar mērķi vienveidot atlīdzības noteikšanu. Senāta kompetencē nav pārvērtēt pierādījumus par šīs tabulas izcelsmi un piemērošanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEF0476" w14:textId="09598764" w:rsidR="004669AF" w:rsidRDefault="004669AF" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Taču izšķiroši jebkurā gadījumā ir tas, ka tiesas kompetencē ir patstāvīgi un neatkarīgi izvērtēt administratīvā akta tiesiskumu atbilstoši ārējām tiesību normām, tātad tiesai nav saistošas iestādes </w:t>
       </w:r>
       <w:r w:rsidR="000715A1">
         <w:t xml:space="preserve">iekšējās </w:t>
       </w:r>
       <w:r>
         <w:t>vadlīnijas vai iestādes izpratne par to piemērošanu. Ja iestāde nepareizi novērtējusi apstākļus un kļūdījusies ārējā normatīvajā aktā noteikto kaitējuma atlīdzības noteikšanas kritēriju piemērošanā, tiesai ir pienākums noteikt atbilstošu atlīdzību, pat ja rezultāts neatbilst iestādes iekšējam normatīvajam aktam.</w:t>
       </w:r>
       <w:r w:rsidR="00A60A3B">
         <w:t xml:space="preserve"> Turklāt </w:t>
       </w:r>
       <w:r w:rsidR="00011EC9">
         <w:t xml:space="preserve">Veselības </w:t>
       </w:r>
       <w:r w:rsidR="00A60A3B">
         <w:t xml:space="preserve">inspekcija nepamatoti apgalvo, ka tabulas nepiemērošanas dēļ </w:t>
@@ -758,59 +726,51 @@
     <w:p w14:paraId="37CE1765" w14:textId="1F11DB1A" w:rsidR="00E31A22" w:rsidRDefault="00E31A22" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Senatoru kolēģija arī norāda, ka iestādes iekšējās vadlīnijas </w:t>
       </w:r>
       <w:r w:rsidR="00BE1852">
         <w:t xml:space="preserve">un iestādes skaidrojums par tiesību normu piemērošanu </w:t>
       </w:r>
       <w:r>
         <w:t>nav pierādījum</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, tādēļ pretēji Veselības inspekcijas viedoklim tiesai nebija </w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t xml:space="preserve">atbilstoši </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Administratīvā procesa likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> trešaj</w:t>
+        <w:t>Administratīvā procesa likuma 154.panta trešaj</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>ai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> daļ</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>ai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>jā</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pamato, kādēļ tā dod priekšroku </w:t>
       </w:r>
       <w:r w:rsidR="00BE1852">
         <w:t>pašas tiesas secinājumiem par to, kā konkrētajā gadījumā piemērojamas noteikumu Nr. 1268 normas, nevis vadlīnijām vai iestādes skaidrojumam</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
@@ -993,101 +953,85 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E52D21" w14:textId="6E0A7424" w:rsidR="00A339B1" w:rsidRDefault="004D1153" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:r w:rsidR="00A339B1">
-        <w:t>Piemērojot noteikumu Nr. </w:t>
-[...3 lines deleted...]
-        <w:t>1268 9.10.apakšpunktu (ārstniecības personu darb</w:t>
+        <w:t>Piemērojot noteikumu Nr. 1268 9.10.apakšpunktu (ārstniecības personu darb</w:t>
       </w:r>
       <w:r w:rsidR="0080601E">
         <w:t>ī</w:t>
       </w:r>
       <w:r w:rsidR="00A339B1">
         <w:t>bas atbilstīb</w:t>
       </w:r>
       <w:r w:rsidR="00A76DEA">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A339B1">
         <w:t xml:space="preserve"> vadlīnijām</w:t>
       </w:r>
       <w:r w:rsidR="0080601E">
         <w:t>, klīniskajiem</w:t>
       </w:r>
       <w:r w:rsidR="0080601E" w:rsidRPr="0080601E">
         <w:t xml:space="preserve"> algoritmiem un klīniskajiem ceļiem</w:t>
       </w:r>
       <w:r w:rsidR="00A339B1">
-        <w:t>)</w:t>
-[...3 lines deleted...]
-        <w:t>, apgabaltiesa arī nav tiešā tekstā pateikusi, kā tieši tas ietekmē kaitējuma apmēra un atlīdzības noteikšanu, taču no sprieduma ir saprotams, ka apgabaltiesa piešķ</w:t>
+        <w:t>), apgabaltiesa arī nav tiešā tekstā pateikusi, kā tieši tas ietekmē kaitējuma apmēra un atlīdzības noteikšanu, taču no sprieduma ir saprotams, ka apgabaltiesa piešķ</w:t>
       </w:r>
       <w:r w:rsidR="0080601E">
         <w:t>ir nozīmi tam, ka veselības traucējumi netika laikus atpazīti un, pat ja ārstniecības personu tālākā rīcība bija vērsta uz seku novēršanu, tas vairs nebija iespējams. Tātad arī šī kritērija piemērošanā apgabaltiesa nav saskatījusi pamatu samazināt kaitējuma apmēru vai nosakāmo atlīdzību.</w:t>
       </w:r>
       <w:r w:rsidR="00087FD5">
         <w:t xml:space="preserve"> Senatoru kolēģija neuzskata, ka Pacientu tiesību likuma 16.panta pirmās daļas jēga būtu atbrīvot no pienākuma atlīdzināt kaitējumu tikai par to, ka vispārīgi ārstniecības personu rīcība kaut kādā daļā bija pareiza. Minētā likuma norma paredz, ka pacientam ir tiesības uz kaitējuma atlīdzinājumu par to, kas nodarīts ar ārstniecības personu darbību un bezdarbību vai apstākļiem ārstniecības laikā. Šajā ziņā nav jāvērtē ārstu subjektīvā attieksme, cenšanās nesekmīgi novērst radušos kaitējumu vai jebkura cita rīcība, kas nav cēloņsakarībā ar radīto kaitējumu. Pacientam ir tiesības uz pilnu kaitējumu atlīdzību, </w:t>
       </w:r>
       <w:r w:rsidR="00087FD5">
         <w:lastRenderedPageBreak/>
         <w:t>ciktāl kaitējuma cēlonis objektīvi ir neprofesionāla ārstniecība vai apstākļi ārstniecības laikā. Atlīdzība samazināma tikai tiktāl, ciktāl kaitējumu radījuši citi to ietekmējoši apstākļi</w:t>
       </w:r>
       <w:r w:rsidR="00D51D06">
-        <w:t xml:space="preserve">, piemēram, iznākumu ietekmējošas hroniskas slimības vai </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> trūkums no pacienta puses</w:t>
+        <w:t>, piemēram, iznākumu ietekmējošas hroniskas slimības vai līdzestības trūkums no pacienta puses</w:t>
       </w:r>
       <w:r w:rsidR="00087FD5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D51D06">
         <w:t xml:space="preserve"> Tādējādi ārstniecības personu darbības vai bezdarbības vērtējums kaitējuma atlīdzības noteikšanas nolūkā būtiski var atšķirties no tā, kāds tas būtu, piemērojot personīgo atbildību par neprofesionāli veiktu ārstniecību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3795E457" w14:textId="77777777" w:rsidR="00CE6843" w:rsidRPr="00CF3D53" w:rsidRDefault="00CE6843" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0C6017" w14:textId="3116786D" w:rsidR="00F22965" w:rsidRDefault="00CE6843" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1187,59 +1131,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E29E97B" w14:textId="44F70605" w:rsidR="00BF4A48" w:rsidRDefault="00BF4A48" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Senatoru kolēģija konstatē, ka, pirmkārt, iestādes iebilst pierādījumu vērtējumam par to, kādā apjomā pacienta vecāki tikuši informēti. No apgabaltiesas sprieduma redzams, ka tiesa ir ņēmusi vērā gan to, ka pacienta vecāki ir parakstījuši standartizētu informētās piekrišanas veidlapu, gan izvērtējusi paskaidrojumus par informēšanas apjomu, gan faktus, kas norādīja uz to, ka pat pašas ārstniecības personas iepriekš nebija apzinājušās to risku, kas galu galā īstenojās. No tā apgabaltiesa secināja, ka informēšanas apjoms nebija pietiekams, lai pacienta vecāku piekrišanu varētu uzskatīt par informētu piekrišanu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4A48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pierādījumu pārvērtēšana nav kasācijas instances tiesas kompetencē, un nepiekrišana pierādījumu novērtējumam nevar būt kasācijas tiesvedības ierosināšanas pamats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAAC325" w14:textId="77777777" w:rsidR="00F56C55" w:rsidRDefault="00BF4A48" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Otrkārt, iestādes iebilst apgabaltiesas secinājumiem, ka ārstniecības personām bija pienākums plašāk informēt par konkrētiem, tostarp retiem, riskiem. Senatoru kolēģija šos iebildumus konkrētajā gadījumā uzskata par nepamatotiem. Atbilstoši Pacientu tiesību likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otrās daļas 2.punktam </w:t>
+        <w:t xml:space="preserve">Otrkārt, iestādes iebilst apgabaltiesas secinājumiem, ka ārstniecības personām bija pienākums plašāk informēt par konkrētiem, tostarp retiem, riskiem. Senatoru kolēģija šos iebildumus konkrētajā gadījumā uzskata par nepamatotiem. Atbilstoši Pacientu tiesību likuma 1.panta otrās daļas 2.punktam </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4A48">
         <w:t xml:space="preserve">pacienta piekrišana ārstniecībai, kuru viņš dod mutvārdos, rakstveidā vai ar tādām darbībām, kas nepārprotami apliecina piekrišanu, turklāt dod to brīvi, pamatojoties uz ārstniecības personas savlaicīgi sniegto informāciju par ārstniecības mērķi, </w:t>
       </w:r>
       <w:r w:rsidRPr="005E676C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>risku</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4A48">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE11E5">
         <w:t>sekām</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4A48">
         <w:t xml:space="preserve"> un izmantojamām metodēm</w:t>
       </w:r>
       <w:r w:rsidR="005E676C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4A48">
         <w:t xml:space="preserve"> </w:t>
@@ -1388,59 +1324,51 @@
         <w:t xml:space="preserve">ārstniecības personu </w:t>
       </w:r>
       <w:r w:rsidR="005E676C">
         <w:t xml:space="preserve">juridisko atbildību. Ja ikvienu pacientu pirms operācijas informē tikai par vispārīgiem riskiem </w:t>
       </w:r>
       <w:r w:rsidR="00AE11E5">
         <w:t xml:space="preserve">veselībai un </w:t>
       </w:r>
       <w:r w:rsidR="005E676C">
         <w:t>dzīvībai, bet neizskaidro konkrētāk, arī piekrišana var tikt sniegta neapdomīgi, pamatojoties uz vispārīgu izpratni par to, ka vispār jebkurai operācijai ir kaut kādi riski.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C60430" w14:textId="486A365F" w:rsidR="00F56C55" w:rsidRDefault="00F56C55" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Treškārt, </w:t>
       </w:r>
       <w:r w:rsidR="00AE11E5">
         <w:t xml:space="preserve">kasācijas sūdzībās </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">tiek argumentēts, ka nav saprotams, kādā veidā informētās piekrišanas neesība tikusi </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Nr. 1268 normu ietvaros. Senatoru kolēģija tam nepiekrīt. Apgabaltiesa pamatoti ir norādījusi uz Senāta jau agrāk pausto atziņu: </w:t>
+        <w:t xml:space="preserve">tiek argumentēts, ka nav saprotams, kādā veidā informētās piekrišanas neesība tikusi novērtēta noteikumu Nr. 1268 normu ietvaros. Senatoru kolēģija tam nepiekrīt. Apgabaltiesa pamatoti ir norādījusi uz Senāta jau agrāk pausto atziņu: </w:t>
       </w:r>
       <w:r w:rsidR="00752535">
         <w:t>ja tiesa nonāktu pie secinājuma, ka konkrētajos apstākļos, ievērojot gan medicīniskās indikācijas un pretindikācijas, gan pacient</w:t>
       </w:r>
       <w:r w:rsidR="00AE11E5">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00752535">
         <w:t xml:space="preserve"> informētas piekrišanas esību ārstniecības metodei, operācija nebūtu veikta, tas varētu būt pamats ārsta neprofesionālai rīcībai pierēķināt arī tās operācijas sekas, kuras bija iespējamas un sagaidāmas arī pienācīgi veiktas operācijas gadījumā, tomēr nebūtu iestājušās, ja operācija vispār nebūtu veikta </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00752535">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senāta 2020.gada 24.marta sprieduma lietā Nr.</w:t>
       </w:r>
       <w:r w:rsidR="004647E2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1559,59 +1487,51 @@
       <w:r w:rsidR="00CA226D">
         <w:t xml:space="preserve"> Tādēļ kasācijas tiesvedības ierosināšana ir atsakāma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E7C36C" w14:textId="77777777" w:rsidR="00FC5A08" w:rsidRPr="00CF3D53" w:rsidRDefault="00FC5A08" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18846508" w14:textId="31174193" w:rsidR="00A964D9" w:rsidRPr="00D61285" w:rsidRDefault="002F5F89" w:rsidP="00CF3D53">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D61285">
-        <w:t xml:space="preserve">Pamatojoties uz Administratīvā procesa likuma </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otro daļu un 338.</w:t>
+        <w:t>Pamatojoties uz Administratīvā procesa likuma 338.panta otro daļu un 338.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61285">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61285">
         <w:t xml:space="preserve">panta </w:t>
       </w:r>
       <w:r>
         <w:t>otrās daļas 2.punktu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61285">
         <w:t>, senatoru kolēģija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2491B0" w14:textId="77777777" w:rsidR="00A964D9" w:rsidRPr="00CF3D53" w:rsidRDefault="00A964D9" w:rsidP="00A964D9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1669,63 +1589,58 @@
       </w:r>
       <w:r w:rsidR="00ED6E12">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A69EF">
         <w:t>kasācijas sūdzīb</w:t>
       </w:r>
       <w:r w:rsidR="00CA226D">
         <w:t>ām</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF">
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:r w:rsidR="004A69EF" w:rsidRPr="002E6F21">
         <w:t>Administratīvā</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF" w:rsidRPr="002E6F21">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A69EF">
         <w:t xml:space="preserve">apgabaltiesas </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004A69EF" w:rsidRPr="002E6F21">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00CA226D">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF" w:rsidRPr="002E6F21">
-        <w:t>.gada</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.gada </w:t>
       </w:r>
       <w:r w:rsidR="00FC5A08">
         <w:t>19.</w:t>
       </w:r>
       <w:r w:rsidR="00CA226D">
         <w:t>janvā</w:t>
       </w:r>
       <w:r w:rsidR="00FC5A08">
         <w:t>ra</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF" w:rsidRPr="002E6F21">
         <w:t xml:space="preserve"> spriedumu</w:t>
       </w:r>
       <w:r w:rsidR="004A69EF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1846A5FD" w14:textId="77777777" w:rsidR="004A69EF" w:rsidRPr="00CF3D53" w:rsidRDefault="004A69EF" w:rsidP="00CF3D53">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1915,128 +1830,126 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>L. Slica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="2C823F0E" w14:textId="77777777" w:rsidR="00A964D9" w:rsidRDefault="00A964D9"/>
     <w:sectPr w:rsidR="00A964D9" w:rsidSect="00CF3D53">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="907" w:left="1701" w:header="709" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35502B8A" w14:textId="77777777" w:rsidR="003201F3" w:rsidRDefault="003201F3">
+    <w:p w14:paraId="6EBA7A8A" w14:textId="77777777" w:rsidR="00CE5B90" w:rsidRDefault="00CE5B90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11688CA4" w14:textId="77777777" w:rsidR="003201F3" w:rsidRDefault="003201F3">
+    <w:p w14:paraId="16E828F6" w14:textId="77777777" w:rsidR="00CE5B90" w:rsidRDefault="00CE5B90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="1633285758"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1449623365"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="71A5F7D4" w14:textId="676CA7A3" w:rsidR="008278B7" w:rsidRPr="00011EC9" w:rsidRDefault="00E77F6D" w:rsidP="00011EC9">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00670C7B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00670C7B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00670C7B">
@@ -2097,58 +2010,58 @@
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00670C7B">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="062D584B" w14:textId="77777777" w:rsidR="003201F3" w:rsidRDefault="003201F3">
+    <w:p w14:paraId="6804EE19" w14:textId="77777777" w:rsidR="00CE5B90" w:rsidRDefault="00CE5B90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CFE5F01" w14:textId="77777777" w:rsidR="003201F3" w:rsidRDefault="003201F3">
+    <w:p w14:paraId="4C24F9D3" w14:textId="77777777" w:rsidR="00CE5B90" w:rsidRDefault="00CE5B90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -2206,50 +2119,51 @@
     <w:rsid w:val="00211E02"/>
     <w:rsid w:val="00212E0C"/>
     <w:rsid w:val="00213113"/>
     <w:rsid w:val="00226353"/>
     <w:rsid w:val="00255DB9"/>
     <w:rsid w:val="00265A80"/>
     <w:rsid w:val="00273488"/>
     <w:rsid w:val="00273490"/>
     <w:rsid w:val="002A0996"/>
     <w:rsid w:val="002A4A84"/>
     <w:rsid w:val="002B6DCB"/>
     <w:rsid w:val="002C75A8"/>
     <w:rsid w:val="002D3B67"/>
     <w:rsid w:val="002E33DA"/>
     <w:rsid w:val="002E7DDD"/>
     <w:rsid w:val="002F3387"/>
     <w:rsid w:val="002F4CA6"/>
     <w:rsid w:val="002F5F89"/>
     <w:rsid w:val="003201F3"/>
     <w:rsid w:val="00331F09"/>
     <w:rsid w:val="003369E0"/>
     <w:rsid w:val="00341750"/>
     <w:rsid w:val="00350429"/>
     <w:rsid w:val="00362ED4"/>
     <w:rsid w:val="00374A41"/>
+    <w:rsid w:val="0037665D"/>
     <w:rsid w:val="003921C5"/>
     <w:rsid w:val="003A3635"/>
     <w:rsid w:val="003A5BB2"/>
     <w:rsid w:val="003B4A58"/>
     <w:rsid w:val="003C550F"/>
     <w:rsid w:val="003D70D8"/>
     <w:rsid w:val="003E0039"/>
     <w:rsid w:val="003F25FC"/>
     <w:rsid w:val="00407873"/>
     <w:rsid w:val="00430C29"/>
     <w:rsid w:val="004556CC"/>
     <w:rsid w:val="004647E2"/>
     <w:rsid w:val="004653FD"/>
     <w:rsid w:val="004669AF"/>
     <w:rsid w:val="004959B8"/>
     <w:rsid w:val="004A69EF"/>
     <w:rsid w:val="004B01A4"/>
     <w:rsid w:val="004B3BA2"/>
     <w:rsid w:val="004C0708"/>
     <w:rsid w:val="004D0852"/>
     <w:rsid w:val="004D1153"/>
     <w:rsid w:val="004D4664"/>
     <w:rsid w:val="004D683D"/>
     <w:rsid w:val="004E7D4D"/>
     <w:rsid w:val="004F55D7"/>
@@ -2273,192 +2187,198 @@
     <w:rsid w:val="005B06F7"/>
     <w:rsid w:val="005B20F8"/>
     <w:rsid w:val="005C12D9"/>
     <w:rsid w:val="005C556A"/>
     <w:rsid w:val="005C5580"/>
     <w:rsid w:val="005C5AB4"/>
     <w:rsid w:val="005D6C3D"/>
     <w:rsid w:val="005E0F42"/>
     <w:rsid w:val="005E676C"/>
     <w:rsid w:val="005E6F4E"/>
     <w:rsid w:val="005F4519"/>
     <w:rsid w:val="005F78D6"/>
     <w:rsid w:val="006003D1"/>
     <w:rsid w:val="00612A70"/>
     <w:rsid w:val="00615C87"/>
     <w:rsid w:val="00620459"/>
     <w:rsid w:val="00625C28"/>
     <w:rsid w:val="006377C0"/>
     <w:rsid w:val="006416F0"/>
     <w:rsid w:val="006473A5"/>
     <w:rsid w:val="00647572"/>
     <w:rsid w:val="006649F4"/>
     <w:rsid w:val="00670C7B"/>
     <w:rsid w:val="00681DBC"/>
     <w:rsid w:val="006D30B0"/>
+    <w:rsid w:val="006D48E0"/>
     <w:rsid w:val="006D719E"/>
     <w:rsid w:val="006E6ED6"/>
     <w:rsid w:val="006F03D1"/>
     <w:rsid w:val="006F1A6B"/>
     <w:rsid w:val="006F30B5"/>
     <w:rsid w:val="006F4988"/>
     <w:rsid w:val="007019E7"/>
     <w:rsid w:val="0070223A"/>
     <w:rsid w:val="00707813"/>
     <w:rsid w:val="007144A4"/>
     <w:rsid w:val="00716C5D"/>
     <w:rsid w:val="00720FF0"/>
     <w:rsid w:val="0073102E"/>
     <w:rsid w:val="007325DE"/>
     <w:rsid w:val="007409D4"/>
+    <w:rsid w:val="00742289"/>
     <w:rsid w:val="0074352F"/>
     <w:rsid w:val="00746A88"/>
     <w:rsid w:val="00752535"/>
     <w:rsid w:val="007560B2"/>
     <w:rsid w:val="00790059"/>
     <w:rsid w:val="00791E30"/>
     <w:rsid w:val="0079408D"/>
     <w:rsid w:val="00796746"/>
     <w:rsid w:val="007A2A83"/>
     <w:rsid w:val="007B261A"/>
     <w:rsid w:val="007C115D"/>
     <w:rsid w:val="007D4240"/>
     <w:rsid w:val="007D518D"/>
     <w:rsid w:val="007D5A6E"/>
     <w:rsid w:val="007E307F"/>
+    <w:rsid w:val="007E3248"/>
     <w:rsid w:val="007E4B40"/>
     <w:rsid w:val="007F2C5C"/>
     <w:rsid w:val="00801F7E"/>
     <w:rsid w:val="00802441"/>
     <w:rsid w:val="0080601E"/>
     <w:rsid w:val="008078BD"/>
     <w:rsid w:val="008116DB"/>
     <w:rsid w:val="00822496"/>
     <w:rsid w:val="008278B7"/>
     <w:rsid w:val="00836E93"/>
     <w:rsid w:val="00837B07"/>
     <w:rsid w:val="00842BD0"/>
     <w:rsid w:val="00852A54"/>
     <w:rsid w:val="00861DFB"/>
     <w:rsid w:val="00867A33"/>
     <w:rsid w:val="00873DBD"/>
     <w:rsid w:val="00874C55"/>
     <w:rsid w:val="00875D39"/>
     <w:rsid w:val="00893193"/>
     <w:rsid w:val="008A088A"/>
     <w:rsid w:val="008B690E"/>
     <w:rsid w:val="008D2FFB"/>
     <w:rsid w:val="008D334B"/>
     <w:rsid w:val="008D4752"/>
     <w:rsid w:val="008D6B42"/>
     <w:rsid w:val="008E7720"/>
     <w:rsid w:val="008F6DD3"/>
     <w:rsid w:val="00904AC6"/>
     <w:rsid w:val="009214CA"/>
     <w:rsid w:val="0094366F"/>
     <w:rsid w:val="00952103"/>
     <w:rsid w:val="00975717"/>
     <w:rsid w:val="00975BFA"/>
     <w:rsid w:val="00983A2D"/>
     <w:rsid w:val="00985678"/>
     <w:rsid w:val="00985FCC"/>
     <w:rsid w:val="00991B70"/>
     <w:rsid w:val="009A4763"/>
     <w:rsid w:val="009A4CEB"/>
+    <w:rsid w:val="009C3DC2"/>
     <w:rsid w:val="009D7DEF"/>
     <w:rsid w:val="009E0AD2"/>
     <w:rsid w:val="009E1ED6"/>
     <w:rsid w:val="009E6436"/>
     <w:rsid w:val="009F39E7"/>
     <w:rsid w:val="009F47F5"/>
     <w:rsid w:val="009F4D17"/>
     <w:rsid w:val="00A01996"/>
     <w:rsid w:val="00A3166B"/>
     <w:rsid w:val="00A339B1"/>
     <w:rsid w:val="00A3679F"/>
     <w:rsid w:val="00A46ED2"/>
     <w:rsid w:val="00A51697"/>
     <w:rsid w:val="00A52CAF"/>
     <w:rsid w:val="00A52F3C"/>
     <w:rsid w:val="00A60A3B"/>
     <w:rsid w:val="00A60F68"/>
     <w:rsid w:val="00A76478"/>
     <w:rsid w:val="00A76DEA"/>
     <w:rsid w:val="00A8397F"/>
     <w:rsid w:val="00A8707D"/>
     <w:rsid w:val="00A91242"/>
     <w:rsid w:val="00A964D9"/>
     <w:rsid w:val="00A97930"/>
     <w:rsid w:val="00AB4A20"/>
     <w:rsid w:val="00AC7442"/>
     <w:rsid w:val="00AD269A"/>
     <w:rsid w:val="00AE11E5"/>
     <w:rsid w:val="00B02FB6"/>
     <w:rsid w:val="00B03E1B"/>
     <w:rsid w:val="00B0584B"/>
     <w:rsid w:val="00B07ED7"/>
+    <w:rsid w:val="00B15D8D"/>
     <w:rsid w:val="00B2418C"/>
     <w:rsid w:val="00B2770E"/>
     <w:rsid w:val="00B45589"/>
     <w:rsid w:val="00B539E0"/>
     <w:rsid w:val="00B726CD"/>
     <w:rsid w:val="00B7580B"/>
     <w:rsid w:val="00B96500"/>
     <w:rsid w:val="00BA3ECC"/>
     <w:rsid w:val="00BA4AE4"/>
     <w:rsid w:val="00BA52DC"/>
     <w:rsid w:val="00BD1C4C"/>
     <w:rsid w:val="00BD203C"/>
     <w:rsid w:val="00BD68EC"/>
     <w:rsid w:val="00BE1852"/>
     <w:rsid w:val="00BE20E5"/>
     <w:rsid w:val="00BE2842"/>
     <w:rsid w:val="00BE73C1"/>
     <w:rsid w:val="00BF3894"/>
     <w:rsid w:val="00BF4A48"/>
     <w:rsid w:val="00C04186"/>
     <w:rsid w:val="00C30E82"/>
     <w:rsid w:val="00C40309"/>
     <w:rsid w:val="00C4587D"/>
     <w:rsid w:val="00C73888"/>
     <w:rsid w:val="00C75A5E"/>
     <w:rsid w:val="00C77E3F"/>
     <w:rsid w:val="00C8558D"/>
     <w:rsid w:val="00C86B5E"/>
     <w:rsid w:val="00C87832"/>
     <w:rsid w:val="00C9046A"/>
     <w:rsid w:val="00C93737"/>
     <w:rsid w:val="00C94A48"/>
     <w:rsid w:val="00CA226D"/>
     <w:rsid w:val="00CA5B2D"/>
     <w:rsid w:val="00CB47AE"/>
     <w:rsid w:val="00CB4BCF"/>
     <w:rsid w:val="00CC211B"/>
     <w:rsid w:val="00CC52DE"/>
     <w:rsid w:val="00CD18DA"/>
     <w:rsid w:val="00CD5ED2"/>
     <w:rsid w:val="00CE08BD"/>
+    <w:rsid w:val="00CE5B90"/>
     <w:rsid w:val="00CE6843"/>
     <w:rsid w:val="00CF3D53"/>
     <w:rsid w:val="00CF5F5D"/>
     <w:rsid w:val="00D012E4"/>
     <w:rsid w:val="00D16E3E"/>
     <w:rsid w:val="00D17EEA"/>
     <w:rsid w:val="00D229C8"/>
     <w:rsid w:val="00D301ED"/>
     <w:rsid w:val="00D51D06"/>
     <w:rsid w:val="00D51FDE"/>
     <w:rsid w:val="00D61A54"/>
     <w:rsid w:val="00D96328"/>
     <w:rsid w:val="00DA0554"/>
     <w:rsid w:val="00DA6F77"/>
     <w:rsid w:val="00DA73B0"/>
     <w:rsid w:val="00DD1A10"/>
     <w:rsid w:val="00DD46F6"/>
     <w:rsid w:val="00DE417F"/>
     <w:rsid w:val="00E02B8B"/>
     <w:rsid w:val="00E11511"/>
     <w:rsid w:val="00E17EF4"/>
     <w:rsid w:val="00E20F44"/>
     <w:rsid w:val="00E23132"/>
     <w:rsid w:val="00E2659D"/>
     <w:rsid w:val="00E30118"/>
@@ -4021,66 +3941,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CA3AB62-467C-42B5-A34B-0060FD0DF02A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB98273B-A05E-4901-AB20-6D070F2C16B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2620</Words>
-  <Characters>14939</Characters>
+  <Words>11184</Words>
+  <Characters>6376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
+  <Lines>53</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17524</CharactersWithSpaces>
+  <CharactersWithSpaces>17525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>