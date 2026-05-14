--- v0 (2026-03-30)
+++ v1 (2026-05-14)
@@ -1,48 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A7E4670" w14:textId="77777777" w:rsidR="005F67AF" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Personas subjektīvās tiesības prasīt pašvaldības policijas rīcību sabiedriskās kārtības un drošības nodrošināšanā publiska pasākuma laikā </w:t>
       </w:r>
     </w:p>
@@ -106,64 +105,70 @@
           <w:bCs/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4610DAB6" w14:textId="77777777" w:rsidR="005F67AF" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Personas tiesības vērsties tiesā ar pieteikumu par publiska pasākuma atbilstību tiesību normām</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA357F4" w14:textId="77777777" w:rsidR="005F67AF" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
+    <w:p w14:paraId="0FA357F4" w14:textId="1B36D228" w:rsidR="005F67AF" w:rsidRDefault="00C73E85" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE6BC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publisku izklaides un svētku pasākumu drošības likuma </w:t>
+      </w:r>
+      <w:r w:rsidR="005F67AF">
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publisko pasākumu likuma 5.panta pirmā daļa ir pieņemta ar mērķi aizsargāt privātpersonas tiesības vai tiesiskās intereses. No minētās tiesību normas arī izriet, ka pašvaldības kompetencē ietilpst kontrolēt publisku pasākumu atbilstību tiesību normām, ja publiskais pasākums ir organizēts tās administratīvajā teritorijā. </w:t>
+        <w:t xml:space="preserve">5.panta pirmā daļa ir pieņemta ar mērķi aizsargāt privātpersonas tiesības vai tiesiskās intereses. No minētās tiesību normas arī izriet, ka pašvaldības kompetencē ietilpst kontrolēt publisku pasākumu atbilstību tiesību normām, ja publiskais pasākums ir organizēts tās administratīvajā teritorijā. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B6DA48" w14:textId="28C18BCB" w:rsidR="00447EE6" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Ņemot vērā to, ka persona var prasīt iestādi kontrolēt noteiktu darbību, ja tiesību norma, kas to regulē, pieņemta ar mērķi aizsargāt privātpersonas tiesības vai tiesiskās intereses, secināms, ka personai ir subjektīvās tiesības vērsties tiesā ar pieteikumu par publiska pasākuma atbilstību tiesību normām. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B91E8C" w14:textId="77777777" w:rsidR="005F67AF" w:rsidRPr="005F67AF" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w14:ligatures w14:val="standardContextual"/>
@@ -250,57 +255,51 @@
       <w:r w:rsidRPr="005F67AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SKA-222/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF9A052" w14:textId="1CF677B7" w:rsidR="005F67AF" w:rsidRPr="005F67AF" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00074DEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ECLI:LV</w:t>
-[...5 lines deleted...]
-          <w:t>:AT:2026:0212.SKA022226.3.L</w:t>
+          <w:t>ECLI:LV:AT:2026:0212.SKA022226.3.L</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="04C508FC" w14:textId="77777777" w:rsidR="008E0ADD" w:rsidRPr="00DE6BC0" w:rsidRDefault="008E0ADD" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F64ED7" w14:textId="3BD98456" w:rsidR="008E0ADD" w:rsidRPr="00DE6BC0" w:rsidRDefault="008E0ADD" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>Senāts šādā sastāvā: senatore referente Vēsma Kakste, senator</w:t>
       </w:r>
       <w:r w:rsidR="00C34DCC">
         <w:t>i Jānis Pleps un Līvija Slica</w:t>
       </w:r>
     </w:p>
@@ -432,54 +431,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="352EB20D" w14:textId="23C23386" w:rsidR="00E9723F" w:rsidRPr="00DE6BC0" w:rsidRDefault="008E0ADD" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidR="004378D7" w:rsidRPr="00DE6BC0">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B24D67">
         <w:t xml:space="preserve">Pieteicēji </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00273092" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve">un „Jūrmalas aizsardzības” biedrība </w:t>
       </w:r>
       <w:r w:rsidR="009B2062" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Administratīvajā rajona tiesā 2025.gada 19.maijā </w:t>
       </w:r>
       <w:r w:rsidR="00B24D67">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniedza </w:t>
       </w:r>
       <w:r w:rsidR="009B2062" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="00B24D67">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -544,54 +540,51 @@
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[Nosaukums]</w:t>
       </w:r>
       <w:r w:rsidR="009B2062" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>” un tās apkaimē.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB3CF30" w14:textId="648CA72A" w:rsidR="00A042CD" w:rsidRDefault="005F67AF" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00DE6BC0" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>pieder nekust</w:t>
       </w:r>
       <w:r w:rsidR="00786C2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00DE6BC0" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">mais īpašums Kauguru pludmales tuvumā, </w:t>
       </w:r>
       <w:r w:rsidR="009B2062" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">savukārt </w:t>
       </w:r>
@@ -1761,50 +1754,51 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>a izvērtējumu</w:t>
       </w:r>
       <w:r w:rsidR="0048738F" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091032A1" w14:textId="32E30165" w:rsidR="0048738F" w:rsidRPr="00DE6BC0" w:rsidRDefault="006103D5" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tādēļ nepieciešams </w:t>
       </w:r>
       <w:r w:rsidR="00245BF4" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>identificē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00245BF4" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">, par kādu </w:t>
       </w:r>
       <w:r w:rsidR="00C34DCC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>rīcību</w:t>
@@ -2542,50 +2536,51 @@
     <w:p w14:paraId="3970BB78" w14:textId="77777777" w:rsidR="001D16C4" w:rsidRPr="00DE6BC0" w:rsidRDefault="001D16C4" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046307B5" w14:textId="33394D4A" w:rsidR="00B9117B" w:rsidRPr="00DE6BC0" w:rsidRDefault="001D16C4" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00907FE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>] </w:t>
       </w:r>
       <w:r w:rsidR="000C72A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Turklāt p</w:t>
       </w:r>
       <w:r w:rsidR="002123A4" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>ieteikumā norādīts, ka</w:t>
@@ -3541,50 +3536,51 @@
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>. Ja nebūtu iespējam</w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve">a kontrole pār to, vai pasākuma organizatoram ir vai nav jāizpilda Publisko pasākumu </w:t>
       </w:r>
       <w:r w:rsidR="00DA5D7C">
         <w:t xml:space="preserve">likuma </w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t>10.panta otr</w:t>
       </w:r>
       <w:r w:rsidR="00C67CD1">
         <w:t>aj</w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t>ā daļā minētie pienākumi</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve">, tad </w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
+        <w:lastRenderedPageBreak/>
         <w:t>nepastāvētu līdzeklis, ar kuru pasākuma apmeklētāji, dalībnieki vai person</w:t>
       </w:r>
       <w:r w:rsidR="005A0A42">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t>, kur</w:t>
       </w:r>
       <w:r w:rsidR="005A0A42">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve"> pasākums tieši un būtiski skar, varētu īstenot savas iepriekš minētās tiesības. To, ka jautājuma kontrole ietilpst </w:t>
       </w:r>
       <w:r w:rsidR="00E32A07" w:rsidRPr="005A0A42">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">administrācijas </w:t>
       </w:r>
       <w:r w:rsidR="003F676E" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve">kompetencē, nosaka Publisko pasākumu </w:t>
       </w:r>
       <w:r w:rsidR="003D54EB">
         <w:t xml:space="preserve">likuma </w:t>
@@ -3818,54 +3814,51 @@
       <w:r w:rsidR="00D429C2" w:rsidRPr="006103D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="008519A3" w:rsidRPr="006103D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.punkts</w:t>
       </w:r>
       <w:r w:rsidR="008519A3" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DC67BD" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Saistībā ar </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00DC67BD" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesisko interesi ir jāpārbauda, vai </w:t>
       </w:r>
       <w:r w:rsidR="003F676E" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">ir pamats uzskatīt, ka </w:t>
       </w:r>
       <w:r w:rsidR="008519A3" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>administrācijas</w:t>
       </w:r>
       <w:r w:rsidR="003F676E" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> un pašvaldības policijas bezdarbība saistīb</w:t>
       </w:r>
@@ -3963,54 +3956,51 @@
       <w:r w:rsidRPr="000354A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No pieteikuma </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>secin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>āms</w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, ka pieteicējam </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pieder nekust</w:t>
       </w:r>
       <w:r w:rsidR="0080617F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mais īpašums, kas atrodas netālu </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="000354A2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">gan </w:t>
@@ -4324,54 +4314,51 @@
       <w:r w:rsidR="006A7647" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tādēļ </w:t>
       </w:r>
       <w:r w:rsidR="0080617F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ir pamats </w:t>
       </w:r>
       <w:r w:rsidR="00314F3F" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">individualizēt </w:t>
       </w:r>
       <w:r w:rsidR="00314F3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pieteicēja </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00314F3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tiesisko </w:t>
       </w:r>
       <w:r w:rsidR="00314F3F" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>interesi</w:t>
       </w:r>
       <w:r w:rsidR="00314F3F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> un atzīt </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">par personu, kurai ir tiesiskā interese iesniegt pieteikumu par abām pieteikumā identificētajām </w:t>
       </w:r>
@@ -4470,51 +4457,55 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Lai pieņemtu pieteikumu un ierosinātu l</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>ietu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>konkrētaja</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">personai, kas iesniegusi pieteikumu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
-        <w:t xml:space="preserve">ir jābūt tiesiskai interesei (sk. </w:t>
+        <w:t xml:space="preserve">ir jābūt tiesiskai interesei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6BC0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(sk. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Senāta 2022.gada 1.jūnija lēmuma lietā Nr. SKA-754/2022, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00DE6BC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>ECLI:LV:AT:2022:0601.SKA075422.5.L</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 6.punktu</w:t>
@@ -5169,54 +5160,51 @@
       <w:r w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve">atcelt Administratīvās rajona tiesas </w:t>
       </w:r>
       <w:r w:rsidR="00E9626C">
         <w:t xml:space="preserve">tiesneša </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:t>2025.gada 18.jūnija</w:t>
       </w:r>
       <w:r w:rsidR="006A7647" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve"> lēmumu</w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="003C1A60">
         <w:t xml:space="preserve">nodot </w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:t xml:space="preserve">jautājumu par </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00301512" w:rsidRPr="00DE6BC0">
         <w:t>pieteikum</w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:t xml:space="preserve">a pieņemšanu </w:t>
       </w:r>
       <w:r w:rsidR="003C1A60">
         <w:t xml:space="preserve">jaunai izskatīšanai </w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:t>Administratīvaj</w:t>
       </w:r>
       <w:r w:rsidR="003C1A60">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:t xml:space="preserve"> rajona ties</w:t>
       </w:r>
       <w:r w:rsidR="003C1A60">
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00AE5847">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -5275,54 +5263,51 @@
       </w:r>
       <w:r w:rsidR="00E9626C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CEF4F1" w14:textId="6B3591A9" w:rsidR="00595280" w:rsidRDefault="00595280" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="714"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">atmaksāt </w:t>
       </w:r>
       <w:r w:rsidR="005F67AF">
-        <w:t>[pers. A]</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">[pers. A] </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>par blakus sūdzības iesniegšanu samaksāto drošības naudu 15 </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE6BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7256BAB2" w14:textId="77777777" w:rsidR="00E9626C" w:rsidRPr="00DE6BC0" w:rsidRDefault="00E9626C" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -5337,103 +5322,102 @@
     <w:p w14:paraId="1DC169D9" w14:textId="11553480" w:rsidR="00B54F4B" w:rsidRPr="00DE6BC0" w:rsidRDefault="00A50150" w:rsidP="005D5586">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE6BC0">
         <w:t>Lēmums nav pārsūdzams.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B54F4B" w:rsidRPr="00DE6BC0" w:rsidSect="00BD286D">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB57116" w14:textId="77777777" w:rsidR="006938EE" w:rsidRDefault="006938EE" w:rsidP="009F7ACE">
+    <w:p w14:paraId="2F290575" w14:textId="77777777" w:rsidR="00D76CAE" w:rsidRDefault="00D76CAE" w:rsidP="009F7ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B85CAF2" w14:textId="77777777" w:rsidR="006938EE" w:rsidRDefault="006938EE" w:rsidP="009F7ACE">
+    <w:p w14:paraId="02284D8F" w14:textId="77777777" w:rsidR="00D76CAE" w:rsidRDefault="00D76CAE" w:rsidP="009F7ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E718278" w14:textId="22411EA2" w:rsidR="009F7ACE" w:rsidRPr="009F7ACE" w:rsidRDefault="009F7ACE" w:rsidP="009F7ACE">
+  <w:p w14:paraId="6E718278" w14:textId="41543BA1" w:rsidR="009F7ACE" w:rsidRPr="009F7ACE" w:rsidRDefault="009F7ACE" w:rsidP="009F7ACE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
@@ -5473,83 +5457,83 @@
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006938EE">
+    <w:r w:rsidR="00EA13CD">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C197243" w14:textId="77777777" w:rsidR="006938EE" w:rsidRDefault="006938EE" w:rsidP="009F7ACE">
+    <w:p w14:paraId="27D3B605" w14:textId="77777777" w:rsidR="00D76CAE" w:rsidRDefault="00D76CAE" w:rsidP="009F7ACE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71F34EC4" w14:textId="77777777" w:rsidR="006938EE" w:rsidRDefault="006938EE" w:rsidP="009F7ACE">
+    <w:p w14:paraId="4FB80176" w14:textId="77777777" w:rsidR="00D76CAE" w:rsidRDefault="00D76CAE" w:rsidP="009F7ACE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="149710C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="15F23AEE"/>
     <w:lvl w:ilvl="0" w:tplc="1A1C0CB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C00402C0">
@@ -5625,60 +5609,59 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B9DA8042">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2058384056">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="lv-LV" w:vendorID="71" w:dllVersion="512" w:checkStyle="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00447EE6"/>
     <w:rsid w:val="000028B3"/>
     <w:rsid w:val="00005345"/>
     <w:rsid w:val="00010223"/>
     <w:rsid w:val="000126DD"/>
@@ -5734,50 +5717,51 @@
     <w:rsid w:val="001A01B6"/>
     <w:rsid w:val="001B2F01"/>
     <w:rsid w:val="001C7530"/>
     <w:rsid w:val="001D16C4"/>
     <w:rsid w:val="001D1A89"/>
     <w:rsid w:val="001D3F0B"/>
     <w:rsid w:val="001D4B36"/>
     <w:rsid w:val="002123A4"/>
     <w:rsid w:val="002147FF"/>
     <w:rsid w:val="00220163"/>
     <w:rsid w:val="0022033F"/>
     <w:rsid w:val="002211A4"/>
     <w:rsid w:val="00225DC2"/>
     <w:rsid w:val="002334AF"/>
     <w:rsid w:val="00242D48"/>
     <w:rsid w:val="002457F6"/>
     <w:rsid w:val="00245BF4"/>
     <w:rsid w:val="0024623F"/>
     <w:rsid w:val="00251695"/>
     <w:rsid w:val="002516ED"/>
     <w:rsid w:val="00254D9E"/>
     <w:rsid w:val="00255247"/>
     <w:rsid w:val="00255C64"/>
     <w:rsid w:val="00260D42"/>
     <w:rsid w:val="002632EC"/>
+    <w:rsid w:val="00272FAB"/>
     <w:rsid w:val="00273092"/>
     <w:rsid w:val="00273A50"/>
     <w:rsid w:val="00276A68"/>
     <w:rsid w:val="00276BA9"/>
     <w:rsid w:val="00283AEC"/>
     <w:rsid w:val="00290E99"/>
     <w:rsid w:val="002A4101"/>
     <w:rsid w:val="002B5032"/>
     <w:rsid w:val="002B70EA"/>
     <w:rsid w:val="002C45E1"/>
     <w:rsid w:val="002D09DD"/>
     <w:rsid w:val="002D360F"/>
     <w:rsid w:val="002D7C35"/>
     <w:rsid w:val="002F02FE"/>
     <w:rsid w:val="002F2234"/>
     <w:rsid w:val="002F6831"/>
     <w:rsid w:val="00301512"/>
     <w:rsid w:val="00303385"/>
     <w:rsid w:val="00307B8A"/>
     <w:rsid w:val="003113C3"/>
     <w:rsid w:val="003121D5"/>
     <w:rsid w:val="00314F3F"/>
     <w:rsid w:val="003154C0"/>
     <w:rsid w:val="0031672E"/>
     <w:rsid w:val="0033597A"/>
@@ -5848,50 +5832,51 @@
     <w:rsid w:val="00536E6E"/>
     <w:rsid w:val="00547C02"/>
     <w:rsid w:val="005523DC"/>
     <w:rsid w:val="00553DD6"/>
     <w:rsid w:val="00554427"/>
     <w:rsid w:val="00557408"/>
     <w:rsid w:val="0056198B"/>
     <w:rsid w:val="00561EBF"/>
     <w:rsid w:val="005774FC"/>
     <w:rsid w:val="00594BAC"/>
     <w:rsid w:val="00595280"/>
     <w:rsid w:val="005A0A42"/>
     <w:rsid w:val="005A672D"/>
     <w:rsid w:val="005B0A7D"/>
     <w:rsid w:val="005B745B"/>
     <w:rsid w:val="005B7A40"/>
     <w:rsid w:val="005C7B97"/>
     <w:rsid w:val="005D4256"/>
     <w:rsid w:val="005D5586"/>
     <w:rsid w:val="005E514A"/>
     <w:rsid w:val="005E5D87"/>
     <w:rsid w:val="005F0B80"/>
     <w:rsid w:val="005F1F74"/>
     <w:rsid w:val="005F44FC"/>
     <w:rsid w:val="005F67AF"/>
+    <w:rsid w:val="005F6E1C"/>
     <w:rsid w:val="005F7EBA"/>
     <w:rsid w:val="006103D5"/>
     <w:rsid w:val="00615E6C"/>
     <w:rsid w:val="00625781"/>
     <w:rsid w:val="006266C1"/>
     <w:rsid w:val="00633670"/>
     <w:rsid w:val="0063681B"/>
     <w:rsid w:val="00647BD5"/>
     <w:rsid w:val="006668AD"/>
     <w:rsid w:val="00666DFB"/>
     <w:rsid w:val="00667582"/>
     <w:rsid w:val="00674A38"/>
     <w:rsid w:val="00680473"/>
     <w:rsid w:val="00685F65"/>
     <w:rsid w:val="00691C97"/>
     <w:rsid w:val="006938EE"/>
     <w:rsid w:val="006951E1"/>
     <w:rsid w:val="006A5839"/>
     <w:rsid w:val="006A60B0"/>
     <w:rsid w:val="006A7647"/>
     <w:rsid w:val="006B5F0C"/>
     <w:rsid w:val="006D2005"/>
     <w:rsid w:val="006D54AC"/>
     <w:rsid w:val="006E173D"/>
     <w:rsid w:val="006E3319"/>
@@ -5974,50 +5959,51 @@
     <w:rsid w:val="00913935"/>
     <w:rsid w:val="00913F9E"/>
     <w:rsid w:val="00916AFE"/>
     <w:rsid w:val="00944969"/>
     <w:rsid w:val="00944A62"/>
     <w:rsid w:val="00947D1D"/>
     <w:rsid w:val="009506C2"/>
     <w:rsid w:val="00952438"/>
     <w:rsid w:val="009527D6"/>
     <w:rsid w:val="00953B30"/>
     <w:rsid w:val="009549FF"/>
     <w:rsid w:val="00962834"/>
     <w:rsid w:val="009641EA"/>
     <w:rsid w:val="00970661"/>
     <w:rsid w:val="009724EE"/>
     <w:rsid w:val="00973020"/>
     <w:rsid w:val="009751F0"/>
     <w:rsid w:val="009831B4"/>
     <w:rsid w:val="009A4AD5"/>
     <w:rsid w:val="009B158B"/>
     <w:rsid w:val="009B1901"/>
     <w:rsid w:val="009B2062"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C531C"/>
     <w:rsid w:val="009D0DF0"/>
+    <w:rsid w:val="009D3484"/>
     <w:rsid w:val="009D7455"/>
     <w:rsid w:val="009E0F1E"/>
     <w:rsid w:val="009F74A7"/>
     <w:rsid w:val="009F7ACE"/>
     <w:rsid w:val="00A039CD"/>
     <w:rsid w:val="00A042CD"/>
     <w:rsid w:val="00A11873"/>
     <w:rsid w:val="00A179B3"/>
     <w:rsid w:val="00A21C08"/>
     <w:rsid w:val="00A3570A"/>
     <w:rsid w:val="00A47CD9"/>
     <w:rsid w:val="00A50150"/>
     <w:rsid w:val="00A5216D"/>
     <w:rsid w:val="00A621C1"/>
     <w:rsid w:val="00A6585D"/>
     <w:rsid w:val="00A719A9"/>
     <w:rsid w:val="00A74333"/>
     <w:rsid w:val="00A74581"/>
     <w:rsid w:val="00A840BF"/>
     <w:rsid w:val="00A96041"/>
     <w:rsid w:val="00AA05E2"/>
     <w:rsid w:val="00AB3A47"/>
     <w:rsid w:val="00AC5A33"/>
     <w:rsid w:val="00AC7C14"/>
     <w:rsid w:val="00AE191F"/>
@@ -6057,118 +6043,121 @@
     <w:rsid w:val="00C0747F"/>
     <w:rsid w:val="00C07873"/>
     <w:rsid w:val="00C10F68"/>
     <w:rsid w:val="00C11391"/>
     <w:rsid w:val="00C1458D"/>
     <w:rsid w:val="00C15804"/>
     <w:rsid w:val="00C165BF"/>
     <w:rsid w:val="00C22C5A"/>
     <w:rsid w:val="00C25994"/>
     <w:rsid w:val="00C34DCC"/>
     <w:rsid w:val="00C3527B"/>
     <w:rsid w:val="00C40791"/>
     <w:rsid w:val="00C40F49"/>
     <w:rsid w:val="00C426AA"/>
     <w:rsid w:val="00C451A9"/>
     <w:rsid w:val="00C46535"/>
     <w:rsid w:val="00C5023B"/>
     <w:rsid w:val="00C519D9"/>
     <w:rsid w:val="00C5223F"/>
     <w:rsid w:val="00C534F0"/>
     <w:rsid w:val="00C5706F"/>
     <w:rsid w:val="00C57C54"/>
     <w:rsid w:val="00C67CD1"/>
     <w:rsid w:val="00C724C3"/>
     <w:rsid w:val="00C72898"/>
+    <w:rsid w:val="00C73E85"/>
     <w:rsid w:val="00C805F7"/>
     <w:rsid w:val="00C827D4"/>
     <w:rsid w:val="00C82801"/>
     <w:rsid w:val="00C9501B"/>
     <w:rsid w:val="00CA67BC"/>
     <w:rsid w:val="00CB00F3"/>
     <w:rsid w:val="00CB10A8"/>
     <w:rsid w:val="00CB12CB"/>
     <w:rsid w:val="00CB17E8"/>
     <w:rsid w:val="00CB1F94"/>
     <w:rsid w:val="00CC5F76"/>
     <w:rsid w:val="00CD47B9"/>
     <w:rsid w:val="00CE04B5"/>
     <w:rsid w:val="00CE126D"/>
     <w:rsid w:val="00CE400D"/>
     <w:rsid w:val="00CE59AB"/>
     <w:rsid w:val="00CF4642"/>
     <w:rsid w:val="00D00696"/>
     <w:rsid w:val="00D0193C"/>
     <w:rsid w:val="00D25D87"/>
     <w:rsid w:val="00D262BD"/>
     <w:rsid w:val="00D3327B"/>
     <w:rsid w:val="00D359C7"/>
     <w:rsid w:val="00D359F8"/>
     <w:rsid w:val="00D429C2"/>
     <w:rsid w:val="00D515DB"/>
     <w:rsid w:val="00D6136A"/>
     <w:rsid w:val="00D672A6"/>
     <w:rsid w:val="00D7659D"/>
+    <w:rsid w:val="00D76CAE"/>
     <w:rsid w:val="00D84BAD"/>
     <w:rsid w:val="00D87582"/>
     <w:rsid w:val="00DA05B2"/>
     <w:rsid w:val="00DA24FF"/>
     <w:rsid w:val="00DA5D7C"/>
     <w:rsid w:val="00DB1CC7"/>
     <w:rsid w:val="00DB561C"/>
     <w:rsid w:val="00DC43AF"/>
     <w:rsid w:val="00DC67BD"/>
     <w:rsid w:val="00DD0AC0"/>
     <w:rsid w:val="00DD2F87"/>
     <w:rsid w:val="00DE434D"/>
     <w:rsid w:val="00DE6BC0"/>
     <w:rsid w:val="00DF209A"/>
     <w:rsid w:val="00DF43E5"/>
     <w:rsid w:val="00DF6D5E"/>
     <w:rsid w:val="00E006BB"/>
     <w:rsid w:val="00E01116"/>
     <w:rsid w:val="00E02080"/>
     <w:rsid w:val="00E10EF2"/>
     <w:rsid w:val="00E1309A"/>
     <w:rsid w:val="00E20A24"/>
     <w:rsid w:val="00E225FA"/>
     <w:rsid w:val="00E25D0A"/>
     <w:rsid w:val="00E279E0"/>
     <w:rsid w:val="00E30028"/>
     <w:rsid w:val="00E30FD3"/>
     <w:rsid w:val="00E3291E"/>
     <w:rsid w:val="00E32A07"/>
     <w:rsid w:val="00E513E8"/>
     <w:rsid w:val="00E6029A"/>
     <w:rsid w:val="00E7236D"/>
     <w:rsid w:val="00E75252"/>
     <w:rsid w:val="00E774E6"/>
     <w:rsid w:val="00E86635"/>
     <w:rsid w:val="00E90118"/>
     <w:rsid w:val="00E93A2C"/>
     <w:rsid w:val="00E9626C"/>
     <w:rsid w:val="00E9723F"/>
+    <w:rsid w:val="00EA13CD"/>
     <w:rsid w:val="00EA251C"/>
     <w:rsid w:val="00EA3C9D"/>
     <w:rsid w:val="00EC71BF"/>
     <w:rsid w:val="00ED3094"/>
     <w:rsid w:val="00ED7D6D"/>
     <w:rsid w:val="00EE5735"/>
     <w:rsid w:val="00EE7C01"/>
     <w:rsid w:val="00EF5BB0"/>
     <w:rsid w:val="00F05AD1"/>
     <w:rsid w:val="00F10E40"/>
     <w:rsid w:val="00F2667A"/>
     <w:rsid w:val="00F27433"/>
     <w:rsid w:val="00F31CFB"/>
     <w:rsid w:val="00F349BE"/>
     <w:rsid w:val="00F377F0"/>
     <w:rsid w:val="00F41C2D"/>
     <w:rsid w:val="00F572D1"/>
     <w:rsid w:val="00F61CB7"/>
     <w:rsid w:val="00F651DB"/>
     <w:rsid w:val="00F72E37"/>
     <w:rsid w:val="00F754D3"/>
     <w:rsid w:val="00F76735"/>
     <w:rsid w:val="00F80F35"/>
     <w:rsid w:val="00F824FB"/>
     <w:rsid w:val="00F9016C"/>
@@ -7316,54 +7305,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>12237</Words>
-  <Characters>6976</Characters>
+  <Words>12256</Words>
+  <Characters>6986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19175</CharactersWithSpaces>
+  <CharactersWithSpaces>19204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>