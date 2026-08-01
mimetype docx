--- v0 (2026-03-13)
+++ v1 (2026-08-01)
@@ -24,222 +24,216 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74DDB16B" w14:textId="3B2325CE" w:rsidR="002C6E21" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Dzīvojamās mājas pārvaldīšana kā dzīvokļu īpašnieku kopības ekskluzīvā</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> kompetence</w:t>
+        <w:t>Dzīvojamās mājas pārvaldīšana kā dzīvokļu īpašnieku kopības ekskluzīvā kompetence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157DE7DB" w14:textId="22B309EE" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
+    <w:p w14:paraId="157DE7DB" w14:textId="60CE006B" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Jautājumi par remonta vai citu darbu veikšanu kopīpašumā esošajā daļā, attiecīga pārvaldīšanas uzdevuma došanu pārvaldniekam un prasības celšanu pret pārvaldnieku par pārvaldīšanas līguma izpildi ir dzīvokļa īpašnieku kopības kompetencē. Dzīvokļa īpašnieka tiesības piedalīties dzīvojamās mājas pārvaldīšanā dzīvokļu īpašnieks īsteno ar dzīvokļu īpašnieku kopības starpniecību</w:t>
+        <w:t>Jautājumi par remonta vai citu darbu veikšanu kopīpašumā esošajā daļā, attiecīga pārvaldīšanas uzdevuma došanu pārvaldniekam un prasības celšanu pret pārvaldnieku par pārvaldīšanas līguma izpildi ir dzīvokļa īpašnieku kopības kompetencē. Dzīvokļa īpašnieka tiesības piedalīties dzīvojamās mājas pārvaldīšanā dzīvokļ</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1DBA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> īpašnieks īsteno ar dzīvokļu īpašnieku kopības starpniecību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF8AD40" w14:textId="1515EAD6" w:rsidR="00076AC5" w:rsidRPr="00200D95" w:rsidRDefault="00076AC5" w:rsidP="00200D95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39DA8035" w14:textId="61CFA461" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Dzīvokļa īpašnieka tiesības prasīt dzīvokļu īpašnieku kopībai dzīvojamās mājas pienācīgas pārvaldīšanas</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> nodrošināšanu</w:t>
+        <w:t>Dzīvokļa īpašnieka tiesības prasīt dzīvokļu īpašnieku kopībai dzīvojamās mājas pienācīgas pārvaldīšanas nodrošināšanu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A3C891" w14:textId="77777777" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikvienam dzīvokļa īpašniekam ir tiesības prasīt, lai dzīvokļu īpašnieku kopība pienācīgi īsteno dzīvojamās mājas pārvaldīšanu. Ja dzīvojamās mājas pārvaldīšanu dzīvokļu īpašnieku kopība ir uzticējusi pārvaldniekam, ikvienam dzīvokļa īpašniekam ir tiesības prasīt kopībai pienācīgi uzraudzīt pārvaldnieka darbību un nodrošināt, lai pārvaldnieks izpilda savas saistības pret kopību. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D52297C" w14:textId="77777777" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
+    <w:p w14:paraId="2D52297C" w14:textId="4974E563" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Ja dzīvokļu īpašnieku kopība neizpilda savu pienākumu nodrošināt dzīvojamās mājas pienācīgu pārvaldīšanu, tostarp, kad tā nepieņem tādu lēmumu, kurš ir tās kompetencē un kura pieņemšana ir nepieciešama pienācīgas pārvaldīšanas nodrošināšanai, dzīvokļa īpašnieks var savu tiesību uz dzīvojamās mājas pienācīgu pārvaldīšanu aizsardzībai celt atbilstošu prasību tiesā pret dzīvokļu īpašnieku kopību. Prasību par kopības lēmuma noteikšanu tās vietā ar tiesas spriedumu dzīvokļu īpašnieks var celt vienīgi tad, ja pirms prasības celšanas viņš atbilstoša lēmuma pieņemšanu ir ierosinājis Dzīvokļa īpašuma likumā noteiktajā kārtībā un attiecīgais lēmums nav ticis pieņemts.</w:t>
+        <w:t>Ja dzīvokļu īpašnieku kopība neizpilda savu pienākumu nodrošināt dzīvojamās mājas pienācīgu pārvaldīšanu, tostarp, kad tā nepieņem tādu lēmumu, kurš ir tās kompetencē un kura pieņemšana ir nepieciešama pienācīgas pārvaldīšanas nodrošināšanai, dzīvokļa īpašnieks var savu tiesību uz dzīvojamās mājas pienācīgu pārvaldīšanu aizsardzībai celt atbilstošu prasību tiesā pret dzīvokļu īpašnieku kopību. Prasību par kopības lēmuma noteikšanu tās vietā ar tiesas spriedumu dzīvokļ</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1DBA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00200D95">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:kern w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpašnieks var celt vienīgi tad, ja pirms prasības celšanas viņš atbilstoša lēmuma pieņemšanu ir ierosinājis Dzīvokļa īpašuma likumā noteiktajā kārtībā un attiecīgais lēmums nav ticis pieņemts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440E4679" w14:textId="77777777" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Tiesa nosaka kopības lēmuma saturu tiktāl, ciktāl tas ir absolūti nepieciešams, lai nodrošinātu dzīvokļa īpašnieka tiesību uz dzīvojamās mājas pienācīgu pārvaldīšanu efektīvu tiesisko aizsardzību. Lēmuma satura noteikšanā par mērauklu jāizmanto saprātīgs, saimnieciski domājošs dzīvokļa īpašnieks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C74993" w14:textId="77777777" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADD6B59" w14:textId="5A2719FB" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
         </w:rPr>
-        <w:t>Dzīvokļa īpašumu mājas balkona telpas un tā elementu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> piederība</w:t>
+        <w:t>Dzīvokļa īpašumu mājas balkona telpas un tā elementu piederība</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7852B6" w14:textId="6455A7DC" w:rsidR="001514B9" w:rsidRPr="00200D95" w:rsidRDefault="001514B9" w:rsidP="00200D95">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>Dzīvojamās mājas balkons kā telpa (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>ārtelpa</w:t>
       </w:r>
@@ -2221,58 +2215,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200D95">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Lēmums nav pārsūdzams.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008C185A" w:rsidRPr="00200D95" w:rsidSect="00963CC5">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1531" w:bottom="1021" w:left="1531" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="731539E6" w14:textId="77777777" w:rsidR="004F2441" w:rsidRDefault="004F2441">
+    <w:p w14:paraId="0B6730AE" w14:textId="77777777" w:rsidR="0062439C" w:rsidRDefault="0062439C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16019285" w14:textId="77777777" w:rsidR="004F2441" w:rsidRDefault="004F2441">
+    <w:p w14:paraId="2BB6F3E1" w14:textId="77777777" w:rsidR="0062439C" w:rsidRDefault="0062439C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
@@ -2293,109 +2287,107 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19B0FB36" w14:textId="24500203" w:rsidR="009A613B" w:rsidRPr="00913F14" w:rsidRDefault="009A613B" w:rsidP="009A613B">
+  <w:p w14:paraId="19B0FB36" w14:textId="2E1E7E43" w:rsidR="009A613B" w:rsidRPr="00913F14" w:rsidRDefault="009A613B" w:rsidP="009A613B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00913F14">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00913F14">
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00913F14">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00913F14">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00913F14">
       <w:t xml:space="preserve"> no </w:t>
     </w:r>
     <w:fldSimple w:instr=" SECTIONPAGES   \* MERGEFORMAT ">
-      <w:r w:rsidR="00200D95">
+      <w:r w:rsidR="004F1DBA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A337812" w14:textId="77777777" w:rsidR="004F2441" w:rsidRDefault="004F2441">
+    <w:p w14:paraId="045856F5" w14:textId="77777777" w:rsidR="0062439C" w:rsidRDefault="0062439C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BE5E864" w14:textId="77777777" w:rsidR="004F2441" w:rsidRDefault="004F2441">
+    <w:p w14:paraId="1E93D23E" w14:textId="77777777" w:rsidR="0062439C" w:rsidRDefault="0062439C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0056023F"/>
@@ -3384,50 +3376,51 @@
     <w:rsid w:val="004D3F67"/>
     <w:rsid w:val="004D55B8"/>
     <w:rsid w:val="004D5B94"/>
     <w:rsid w:val="004D684D"/>
     <w:rsid w:val="004D7059"/>
     <w:rsid w:val="004D731E"/>
     <w:rsid w:val="004E077C"/>
     <w:rsid w:val="004E078C"/>
     <w:rsid w:val="004E0CDB"/>
     <w:rsid w:val="004E2022"/>
     <w:rsid w:val="004E2DAC"/>
     <w:rsid w:val="004E3741"/>
     <w:rsid w:val="004E3A0A"/>
     <w:rsid w:val="004E3CA7"/>
     <w:rsid w:val="004E4136"/>
     <w:rsid w:val="004E56C7"/>
     <w:rsid w:val="004E583A"/>
     <w:rsid w:val="004E58EE"/>
     <w:rsid w:val="004E5B6C"/>
     <w:rsid w:val="004E656A"/>
     <w:rsid w:val="004E6DCE"/>
     <w:rsid w:val="004E7111"/>
     <w:rsid w:val="004F0255"/>
     <w:rsid w:val="004F16B9"/>
     <w:rsid w:val="004F19E9"/>
+    <w:rsid w:val="004F1DBA"/>
     <w:rsid w:val="004F2441"/>
     <w:rsid w:val="004F46C9"/>
     <w:rsid w:val="004F47FA"/>
     <w:rsid w:val="004F4CC3"/>
     <w:rsid w:val="004F4D27"/>
     <w:rsid w:val="004F5239"/>
     <w:rsid w:val="004F5B5A"/>
     <w:rsid w:val="004F6D34"/>
     <w:rsid w:val="004F6F37"/>
     <w:rsid w:val="004F79E4"/>
     <w:rsid w:val="004F7BE0"/>
     <w:rsid w:val="004F7C9C"/>
     <w:rsid w:val="00500ED4"/>
     <w:rsid w:val="00501AAC"/>
     <w:rsid w:val="00501F49"/>
     <w:rsid w:val="00502BF0"/>
     <w:rsid w:val="00502F6A"/>
     <w:rsid w:val="0050304C"/>
     <w:rsid w:val="00503BD8"/>
     <w:rsid w:val="0050458E"/>
     <w:rsid w:val="00505961"/>
     <w:rsid w:val="00505B1A"/>
     <w:rsid w:val="005066D7"/>
     <w:rsid w:val="00506B73"/>
     <w:rsid w:val="00506E09"/>
@@ -3624,50 +3617,51 @@
     <w:rsid w:val="005F5CC0"/>
     <w:rsid w:val="005F6206"/>
     <w:rsid w:val="005F7140"/>
     <w:rsid w:val="005F7C3C"/>
     <w:rsid w:val="0060144E"/>
     <w:rsid w:val="00601ADB"/>
     <w:rsid w:val="00607273"/>
     <w:rsid w:val="00607D66"/>
     <w:rsid w:val="00610E4A"/>
     <w:rsid w:val="00611D36"/>
     <w:rsid w:val="00611DAA"/>
     <w:rsid w:val="00612CAA"/>
     <w:rsid w:val="00612E13"/>
     <w:rsid w:val="006151FF"/>
     <w:rsid w:val="0061590F"/>
     <w:rsid w:val="00615EE6"/>
     <w:rsid w:val="00615F38"/>
     <w:rsid w:val="00617109"/>
     <w:rsid w:val="0062084D"/>
     <w:rsid w:val="00620B55"/>
     <w:rsid w:val="00620BF9"/>
     <w:rsid w:val="00621280"/>
     <w:rsid w:val="00621493"/>
     <w:rsid w:val="00621533"/>
     <w:rsid w:val="006237FD"/>
+    <w:rsid w:val="0062439C"/>
     <w:rsid w:val="006243D3"/>
     <w:rsid w:val="00624540"/>
     <w:rsid w:val="0062462D"/>
     <w:rsid w:val="00625CA1"/>
     <w:rsid w:val="00626A27"/>
     <w:rsid w:val="006274FC"/>
     <w:rsid w:val="00627D63"/>
     <w:rsid w:val="00630429"/>
     <w:rsid w:val="0063265B"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00632A35"/>
     <w:rsid w:val="00632B0C"/>
     <w:rsid w:val="00632FA9"/>
     <w:rsid w:val="0063347F"/>
     <w:rsid w:val="00633E4E"/>
     <w:rsid w:val="00634948"/>
     <w:rsid w:val="00635191"/>
     <w:rsid w:val="00637220"/>
     <w:rsid w:val="006402B4"/>
     <w:rsid w:val="00640B84"/>
     <w:rsid w:val="00641553"/>
     <w:rsid w:val="006423B3"/>
     <w:rsid w:val="006426FC"/>
     <w:rsid w:val="00643D0B"/>
     <w:rsid w:val="00643F2C"/>
@@ -3894,50 +3888,51 @@
     <w:rsid w:val="00771069"/>
     <w:rsid w:val="00773DC8"/>
     <w:rsid w:val="00773F20"/>
     <w:rsid w:val="00774679"/>
     <w:rsid w:val="00774753"/>
     <w:rsid w:val="00774988"/>
     <w:rsid w:val="00775638"/>
     <w:rsid w:val="00775CB5"/>
     <w:rsid w:val="00777791"/>
     <w:rsid w:val="00780434"/>
     <w:rsid w:val="00780BD2"/>
     <w:rsid w:val="007810C3"/>
     <w:rsid w:val="00781D03"/>
     <w:rsid w:val="00782332"/>
     <w:rsid w:val="00783A55"/>
     <w:rsid w:val="007844F5"/>
     <w:rsid w:val="0078504E"/>
     <w:rsid w:val="007861EF"/>
     <w:rsid w:val="00787000"/>
     <w:rsid w:val="007877F7"/>
     <w:rsid w:val="0078786D"/>
     <w:rsid w:val="00790DE4"/>
     <w:rsid w:val="00791A49"/>
     <w:rsid w:val="007920F6"/>
     <w:rsid w:val="007921A6"/>
+    <w:rsid w:val="00793B2A"/>
     <w:rsid w:val="00794066"/>
     <w:rsid w:val="00794276"/>
     <w:rsid w:val="00794BAC"/>
     <w:rsid w:val="00794DF7"/>
     <w:rsid w:val="0079540A"/>
     <w:rsid w:val="00795A21"/>
     <w:rsid w:val="007962DB"/>
     <w:rsid w:val="007963F9"/>
     <w:rsid w:val="00796590"/>
     <w:rsid w:val="00796898"/>
     <w:rsid w:val="00796A30"/>
     <w:rsid w:val="00796EC9"/>
     <w:rsid w:val="00797F6D"/>
     <w:rsid w:val="007A0A45"/>
     <w:rsid w:val="007A0E69"/>
     <w:rsid w:val="007A1632"/>
     <w:rsid w:val="007A234A"/>
     <w:rsid w:val="007A2353"/>
     <w:rsid w:val="007A26E0"/>
     <w:rsid w:val="007A43CA"/>
     <w:rsid w:val="007A4B2B"/>
     <w:rsid w:val="007A5198"/>
     <w:rsid w:val="007A5AD6"/>
     <w:rsid w:val="007A624E"/>
     <w:rsid w:val="007B39A3"/>
@@ -5571,50 +5566,51 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="649E74B3"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C2345B60-304D-494B-B56E-5C551BD4E6A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6984,31 +6980,31 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>