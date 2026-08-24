--- v0 (2026-04-02)
+++ v1 (2026-08-24)
@@ -21,60 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D913899" w14:textId="737B9C0A" w:rsidR="00D23670" w:rsidRPr="00FA7739" w:rsidRDefault="00FA7739" w:rsidP="00FA7739">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lietas izskatīšana slēgtā tiesas sēdē kā</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> izņēmums</w:t>
+        <w:t>Lietas izskatīšana slēgtā tiesas sēdē kā izņēmums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EAF4B3" w14:textId="77777777" w:rsidR="00FA7739" w:rsidRPr="00FA7739" w:rsidRDefault="00FA7739" w:rsidP="00FA7739">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lietas izskatīšana slēgtā tiesas sēdē ir uzskatāma par izņēmumu, proti, ir nepieciešams pamatojums, kas attaisnotu atkāpšanos no civillietu izskatīšanas atklātuma. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BA4699" w14:textId="77777777" w:rsidR="00FA7739" w:rsidRPr="00FA7739" w:rsidRDefault="00FA7739" w:rsidP="00FA7739">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
@@ -1520,65 +1511,51 @@
         </w:rPr>
         <w:t>[4.1]</w:t>
       </w:r>
       <w:r w:rsidR="000E1892" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007560C8" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00F31979" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>civillietas Nr. C21048117</w:t>
       </w:r>
       <w:r w:rsidR="007560C8" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> materiāliem izriet, ka Vidzemes rajona tiesa ar 2018. gada 26. novembra </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pēc </w:t>
+        <w:t xml:space="preserve"> materiāliem izriet, ka Vidzemes rajona tiesa ar 2018. gada 26. novembra protokollēmumu pēc </w:t>
       </w:r>
       <w:r w:rsidR="00F31979" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">prasītāju </w:t>
       </w:r>
       <w:r w:rsidR="007560C8" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>lūguma saskaņā ar Civilprocesa likuma 11. panta trešās daļas 2. punktu</w:t>
       </w:r>
       <w:r w:rsidR="00646E8E" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00646E8E" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -2461,65 +2438,51 @@
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00287CD9" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">t tiesas sēdes daļu un nevis visu tiesas sēdi par slēgtu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246E0691" w14:textId="6D29B297" w:rsidR="00287CD9" w:rsidRPr="00FA7739" w:rsidRDefault="00287CD9" w:rsidP="00FA7739">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turklāt šāds </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ir veicams katrā nākamajā tiesu instancē, jo atbilstoši Civilprocesa likuma 11. panta trešajai daļai tiesa var pasludināt </w:t>
+        <w:t xml:space="preserve">Turklāt šāds izvērtējums ir veicams katrā nākamajā tiesu instancē, jo atbilstoši Civilprocesa likuma 11. panta trešajai daļai tiesa var pasludināt </w:t>
       </w:r>
       <w:r w:rsidR="00443BF9" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">par slēgtu </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">nevis lietu, bet gan </w:t>
       </w:r>
       <w:r w:rsidR="000B293D" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">tiesas sēdi vai tās daļu. Tas nozīmē, ka pirmās instances tiesas lēmums par lietas izskatīšanu slēgtā tiesas sēdē nesaista apelācijas instances tiesu, bet apelācijas instances tiesas lēmums – kasācijas instances tiesu. </w:t>
       </w:r>
       <w:r w:rsidR="00443BF9" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Proti, jautājuma izlemšana par lietas izskatīšanu slēgtā tiesas sēdē ir tās tiesas kompetencē, kuras lietvedībā attiecīgā civillieta atrodas.</w:t>
       </w:r>
@@ -3251,98 +3214,98 @@
         </w:rPr>
         <w:t>Lēmums</w:t>
       </w:r>
       <w:r w:rsidR="00D23670" w:rsidRPr="00FA7739">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav pārsūdzams. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D23670" w:rsidRPr="00FA7739" w:rsidSect="008A2DB4">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1701" w:bottom="709" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44FA12ED" w14:textId="77777777" w:rsidR="008C7653" w:rsidRDefault="008C7653" w:rsidP="00E80CD7">
+    <w:p w14:paraId="5C91DEF3" w14:textId="77777777" w:rsidR="0072204C" w:rsidRDefault="0072204C" w:rsidP="00E80CD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CBA504F" w14:textId="77777777" w:rsidR="008C7653" w:rsidRDefault="008C7653" w:rsidP="00E80CD7">
+    <w:p w14:paraId="4E28CACF" w14:textId="77777777" w:rsidR="0072204C" w:rsidRDefault="0072204C" w:rsidP="00E80CD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="213507D3" w14:textId="77777777" w:rsidR="00E331B6" w:rsidRDefault="00000000" w:rsidP="00E331B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1728636285"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00E331B6" w:rsidRPr="00966999">
           <w:rPr>
@@ -3408,61 +3371,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E331B6">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00E331B6" w:rsidRPr="00966999">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27ED2F0D" w14:textId="77777777" w:rsidR="008C7653" w:rsidRDefault="008C7653" w:rsidP="00E80CD7">
+    <w:p w14:paraId="31C56524" w14:textId="77777777" w:rsidR="0072204C" w:rsidRDefault="0072204C" w:rsidP="00E80CD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275B6D20" w14:textId="77777777" w:rsidR="008C7653" w:rsidRDefault="008C7653" w:rsidP="00E80CD7">
+    <w:p w14:paraId="4DAF1D47" w14:textId="77777777" w:rsidR="0072204C" w:rsidRDefault="0072204C" w:rsidP="00E80CD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
@@ -3550,50 +3513,51 @@
     <w:rsid w:val="005F258E"/>
     <w:rsid w:val="00600629"/>
     <w:rsid w:val="0060216B"/>
     <w:rsid w:val="0062254A"/>
     <w:rsid w:val="00646E8E"/>
     <w:rsid w:val="0064783B"/>
     <w:rsid w:val="00660864"/>
     <w:rsid w:val="00671932"/>
     <w:rsid w:val="0067278E"/>
     <w:rsid w:val="00673DB6"/>
     <w:rsid w:val="006957F4"/>
     <w:rsid w:val="006A3018"/>
     <w:rsid w:val="006A3A61"/>
     <w:rsid w:val="006A684F"/>
     <w:rsid w:val="006B7481"/>
     <w:rsid w:val="006C02C6"/>
     <w:rsid w:val="006C0ED0"/>
     <w:rsid w:val="006C7390"/>
     <w:rsid w:val="006E1D8E"/>
     <w:rsid w:val="006E365A"/>
     <w:rsid w:val="006E5E88"/>
     <w:rsid w:val="006F0392"/>
     <w:rsid w:val="00700448"/>
     <w:rsid w:val="00715284"/>
     <w:rsid w:val="00715E68"/>
+    <w:rsid w:val="0072204C"/>
     <w:rsid w:val="00735672"/>
     <w:rsid w:val="007415AB"/>
     <w:rsid w:val="007415E1"/>
     <w:rsid w:val="007503A8"/>
     <w:rsid w:val="00751947"/>
     <w:rsid w:val="007560C8"/>
     <w:rsid w:val="007617C9"/>
     <w:rsid w:val="007632D5"/>
     <w:rsid w:val="0078717D"/>
     <w:rsid w:val="007958FF"/>
     <w:rsid w:val="007A1B0C"/>
     <w:rsid w:val="007B28C2"/>
     <w:rsid w:val="007E36A8"/>
     <w:rsid w:val="008059AF"/>
     <w:rsid w:val="00807C76"/>
     <w:rsid w:val="00820E85"/>
     <w:rsid w:val="008229C2"/>
     <w:rsid w:val="00855783"/>
     <w:rsid w:val="00880B1B"/>
     <w:rsid w:val="008A0A53"/>
     <w:rsid w:val="008A2DB4"/>
     <w:rsid w:val="008A3D89"/>
     <w:rsid w:val="008B69D9"/>
     <w:rsid w:val="008C003E"/>
     <w:rsid w:val="008C393B"/>
@@ -3638,61 +3602,63 @@
     <w:rsid w:val="00C9169D"/>
     <w:rsid w:val="00C918EC"/>
     <w:rsid w:val="00C944DF"/>
     <w:rsid w:val="00CA6C3A"/>
     <w:rsid w:val="00CB71AA"/>
     <w:rsid w:val="00CC2FAE"/>
     <w:rsid w:val="00CE6157"/>
     <w:rsid w:val="00D11E28"/>
     <w:rsid w:val="00D23670"/>
     <w:rsid w:val="00D27E44"/>
     <w:rsid w:val="00D30985"/>
     <w:rsid w:val="00D32890"/>
     <w:rsid w:val="00D53270"/>
     <w:rsid w:val="00D559AA"/>
     <w:rsid w:val="00D560A1"/>
     <w:rsid w:val="00D669B0"/>
     <w:rsid w:val="00D66A8D"/>
     <w:rsid w:val="00D66D05"/>
     <w:rsid w:val="00D677C1"/>
     <w:rsid w:val="00D86FBA"/>
     <w:rsid w:val="00D94BDD"/>
     <w:rsid w:val="00DC01C2"/>
     <w:rsid w:val="00DD32CC"/>
     <w:rsid w:val="00DE5250"/>
     <w:rsid w:val="00E331B6"/>
+    <w:rsid w:val="00E704B2"/>
     <w:rsid w:val="00E70E9C"/>
     <w:rsid w:val="00E714A0"/>
     <w:rsid w:val="00E80CD7"/>
     <w:rsid w:val="00E85216"/>
     <w:rsid w:val="00EB3157"/>
     <w:rsid w:val="00EB3BD8"/>
     <w:rsid w:val="00EB578C"/>
     <w:rsid w:val="00EC727E"/>
     <w:rsid w:val="00ED7616"/>
     <w:rsid w:val="00EE7E9F"/>
     <w:rsid w:val="00EF28DD"/>
+    <w:rsid w:val="00EF4CA9"/>
     <w:rsid w:val="00F31979"/>
     <w:rsid w:val="00F33472"/>
     <w:rsid w:val="00F4315D"/>
     <w:rsid w:val="00F45D2B"/>
     <w:rsid w:val="00F5717B"/>
     <w:rsid w:val="00F6791A"/>
     <w:rsid w:val="00F7038D"/>
     <w:rsid w:val="00F71B2F"/>
     <w:rsid w:val="00F750C4"/>
     <w:rsid w:val="00F7772D"/>
     <w:rsid w:val="00F85978"/>
     <w:rsid w:val="00FA7739"/>
     <w:rsid w:val="00FF54DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>