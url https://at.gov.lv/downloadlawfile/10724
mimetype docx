--- v0 (2025-10-03)
+++ v1 (2026-08-25)
@@ -1,75 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E6CA3E3" w14:textId="66854BC7" w:rsidR="00F50886" w:rsidRDefault="00D0490B" w:rsidP="00D0490B">
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1499B463" w14:textId="77777777" w:rsidR="00446613" w:rsidRDefault="00D0490B" w:rsidP="00446613">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20C86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Termiņa skaitīšana prasībai par sabiedrības ar ierobežotu atbildību dalībnieku lēmuma atzīšanu par spēkā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> neesošu</w:t>
+      </w:r>
+      <w:r w:rsidR="00446613">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446613" w:rsidRPr="00C66140">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00446613" w:rsidRPr="00C66140">
+        <w:t>Skatīt JUDIKATŪRAS MAIŅU nolēmumā SKC-73/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00446613" w:rsidRPr="00C66140">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B076272" w14:textId="77777777" w:rsidR="005716E2" w:rsidRPr="00521D93" w:rsidRDefault="005716E2" w:rsidP="00D0490B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D8099E" w14:textId="6F212074" w:rsidR="00F50886" w:rsidRPr="005716E2" w:rsidRDefault="00F50886" w:rsidP="00D0490B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
         </w:rPr>
@@ -329,61 +351,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BC91215" w14:textId="18E1F730" w:rsidR="00F50886" w:rsidRPr="00521D93" w:rsidRDefault="0061211C" w:rsidP="00D0490B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aprakstošā daļa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC7637B" w14:textId="77777777" w:rsidR="00F50886" w:rsidRPr="00521D93" w:rsidRDefault="00F50886" w:rsidP="00D0490B">
+    <w:p w14:paraId="3BC7637B" w14:textId="70B92B4B" w:rsidR="00F50886" w:rsidRPr="00521D93" w:rsidRDefault="009F6DF1" w:rsidP="009F6DF1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
-        </w:tabs>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17604805" w14:textId="2627B408" w:rsidR="00F50886" w:rsidRDefault="0061211C" w:rsidP="00D0490B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>[1] </w:t>
       </w:r>
       <w:r w:rsidR="005716E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">[Pers. A] </w:t>
       </w:r>
       <w:r w:rsidR="00F50886" w:rsidRPr="00521D93">
@@ -654,80 +682,83 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[3.1] </w:t>
       </w:r>
       <w:r w:rsidR="00521D93">
         <w:t xml:space="preserve">Analoģiskas normas, kurās paredzēts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F4774F">
         <w:t>materiāltiesisks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F4774F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00521D93">
         <w:t>prekluzīvs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00521D93">
         <w:t xml:space="preserve"> termiņš prasības celšanai tiesā </w:t>
       </w:r>
       <w:r w:rsidR="007C227A">
-        <w:t>par lēmuma atzīšanu par spēkā neesošu, ir ietvertas Komerclikuma 288. panta pirmajā daļā, Biedrību un nodibinājumu likuma 40. panta pirmajā daļā un Dzīvokļa īpašuma likuma 16. panta ceturtajā daļā (</w:t>
+        <w:t xml:space="preserve">par lēmuma atzīšanu par spēkā neesošu, ir ietvertas Komerclikuma 288. panta pirmajā daļā, Biedrību un nodibinājumu likuma 40. panta pirmajā daļā un </w:t>
+      </w:r>
+      <w:r w:rsidR="007C227A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Dzīvokļa īpašuma likuma 16. panta ceturtajā daļā (</w:t>
       </w:r>
       <w:r w:rsidR="007C227A" w:rsidRPr="007C227A">
         <w:t xml:space="preserve">sk. </w:t>
       </w:r>
       <w:r w:rsidR="007C227A" w:rsidRPr="007C227A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Senāta 2016. gada 21. jūnija sprieduma lietā Nr. SKC-177/2016, C20431812, 7. un 8. punktu</w:t>
       </w:r>
       <w:r w:rsidR="007C227A">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00F4774F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB882F3" w14:textId="0A94FC8D" w:rsidR="0019157A" w:rsidRDefault="007B49CB" w:rsidP="00D0490B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Minētajās normās tieši paredzēts, ka triju mēnešu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE536F">
         <w:t>prekluzīvais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE536F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">termiņš skaitāms no dienas, kad ieinteresētā persona uzzināja vai tai vajadzēja uzzināt par apstrīdamo </w:t>
       </w:r>
       <w:r w:rsidRPr="00747717">
         <w:t>lēmumu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, tāpēc šāda termiņa skaitījuma sākumam </w:t>
       </w:r>
       <w:r w:rsidR="00F4774F">
         <w:t xml:space="preserve">nav piemērojami Civilprocesa likuma 47. panta pirmās daļas noteikumi, kuriem atbilstoši termiņš sākas nākamajā dienā pēc datuma vai notikuma, kas nosaka tā sākumu (sk. </w:t>
       </w:r>
       <w:r w:rsidR="00F4774F" w:rsidRPr="00B67C98">
         <w:rPr>
           <w:i/>
@@ -1136,244 +1167,252 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521D93">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Lēmums nav pārsūdzams.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F50886" w:rsidRPr="00521D93" w:rsidSect="00D0490B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F007F7F" w14:textId="77777777" w:rsidR="00421E70" w:rsidRDefault="00421E70">
+    <w:p w14:paraId="187DF2CB" w14:textId="77777777" w:rsidR="001752AD" w:rsidRDefault="001752AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="111E2403" w14:textId="77777777" w:rsidR="00421E70" w:rsidRDefault="00421E70">
+    <w:p w14:paraId="23EF6C81" w14:textId="77777777" w:rsidR="001752AD" w:rsidRDefault="001752AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CE58FC1" w14:textId="77777777" w:rsidR="00421E70" w:rsidRDefault="00421E70">
+    <w:p w14:paraId="73067012" w14:textId="77777777" w:rsidR="001752AD" w:rsidRDefault="001752AD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BD05354" w14:textId="77777777" w:rsidR="00421E70" w:rsidRDefault="00421E70">
+    <w:p w14:paraId="663A7701" w14:textId="77777777" w:rsidR="001752AD" w:rsidRDefault="001752AD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F50886"/>
     <w:rsid w:val="000214EC"/>
     <w:rsid w:val="00085643"/>
     <w:rsid w:val="000F64F9"/>
     <w:rsid w:val="00101B88"/>
+    <w:rsid w:val="001752AD"/>
     <w:rsid w:val="00183EF9"/>
     <w:rsid w:val="0019157A"/>
     <w:rsid w:val="001F1DB3"/>
     <w:rsid w:val="001F35A9"/>
     <w:rsid w:val="00246FAA"/>
     <w:rsid w:val="00293646"/>
     <w:rsid w:val="002C6FC2"/>
     <w:rsid w:val="00371514"/>
     <w:rsid w:val="003A021C"/>
     <w:rsid w:val="004113E2"/>
     <w:rsid w:val="00421E70"/>
+    <w:rsid w:val="00446613"/>
     <w:rsid w:val="00446C3D"/>
     <w:rsid w:val="00503E9D"/>
     <w:rsid w:val="00521D93"/>
     <w:rsid w:val="005332AE"/>
     <w:rsid w:val="005716E2"/>
     <w:rsid w:val="00595FE1"/>
     <w:rsid w:val="0061211C"/>
     <w:rsid w:val="00694106"/>
     <w:rsid w:val="006B7922"/>
     <w:rsid w:val="00710FCE"/>
     <w:rsid w:val="00747717"/>
     <w:rsid w:val="00770EE8"/>
     <w:rsid w:val="007B49CB"/>
     <w:rsid w:val="007C227A"/>
     <w:rsid w:val="007E43BE"/>
     <w:rsid w:val="007F0C22"/>
     <w:rsid w:val="00812BDB"/>
     <w:rsid w:val="0087042F"/>
     <w:rsid w:val="008915F8"/>
     <w:rsid w:val="008C1708"/>
     <w:rsid w:val="009003F8"/>
     <w:rsid w:val="00902F52"/>
     <w:rsid w:val="0091746A"/>
+    <w:rsid w:val="009F6DF1"/>
+    <w:rsid w:val="00A144C4"/>
+    <w:rsid w:val="00A3486A"/>
     <w:rsid w:val="00A570A6"/>
     <w:rsid w:val="00AD48B5"/>
     <w:rsid w:val="00AD7120"/>
     <w:rsid w:val="00AE4355"/>
     <w:rsid w:val="00B03C79"/>
     <w:rsid w:val="00B67C98"/>
     <w:rsid w:val="00B92DE7"/>
     <w:rsid w:val="00BA78B1"/>
+    <w:rsid w:val="00C66140"/>
     <w:rsid w:val="00CD183F"/>
     <w:rsid w:val="00D045CC"/>
     <w:rsid w:val="00D0490B"/>
     <w:rsid w:val="00D27D00"/>
     <w:rsid w:val="00D82BA5"/>
     <w:rsid w:val="00DC3B05"/>
     <w:rsid w:val="00DD1D18"/>
     <w:rsid w:val="00DE31E6"/>
     <w:rsid w:val="00EC33C9"/>
+    <w:rsid w:val="00ED43AA"/>
     <w:rsid w:val="00EE536F"/>
     <w:rsid w:val="00EF2396"/>
     <w:rsid w:val="00F23903"/>
     <w:rsid w:val="00F4774F"/>
     <w:rsid w:val="00F50886"/>
+    <w:rsid w:val="00FB7686"/>
     <w:rsid w:val="00FE3FAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0F8C94B4"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1850,51 +1889,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0061211C"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tis.ta.gov.lv/tisreal?Form=STAT_PROC_ENTER&amp;task=edit&amp;procid=67956199&amp;topmenuid=212&amp;stack=https%3A//tis.ta.gov.lv/tisreal%3F%26AjaxB%3D1%26Form%3DregProcListNew%26topmenuid%3D212%26liststart%3D1%26jformat%3D1%26jtype%3D2%26extseek%3D0%26DocType%3D0%26stack%3Dhttps%2525252525253A//tis.ta.gov.lv/tisreal%2525252525253FForm%2525252525253DTISBLANK%26objsubtype%3D-1%26%3D%25C5%25A0odien%26%3D%25C5%25A0oned%25C4%2593%25C4%25BC%26%3D%25C5%25A0om%25C4%2593nes%26activeyear%3D2017%26procnum%3D1751%26sort%3D1%26liststep%3D10%26%3DPar%25C4%2581d%25C4%25ABt%26plparam1%3Dlist%26pljmimetype%3D1%26%3DIzdruk%25C4%2581t%26%3DAtv%25C4%2593rt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manas.tiesas.lv/eTiesasMvc/nolemumi/pdf/535450.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2176,54 +2215,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B480AFB-5630-4234-B364-CF7ED29B19C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3112</Words>
-  <Characters>1775</Characters>
+  <Words>3143</Words>
+  <Characters>1793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4878</CharactersWithSpaces>
+  <CharactersWithSpaces>4927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>